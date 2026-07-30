--- v0 (2026-06-13)
+++ v1 (2026-07-30)
@@ -1,21114 +1,8175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"></Relationship><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"></Relationship><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns27="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8756421a" w14:textId="8756421a">
-      <w:pPr>
+    <w:p w14:paraId="7e3a8773" w14:textId="7e3a8773">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w15:collapsed w:val="false"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="false"/>
         </w:rPr>
-        <w:t>AP-05 Executive Summary - 91.200(c), 91.220(b)</w:t>
+        <w:t>CR-05 - Goals and Outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Progress the jurisdiction has made in carrying out its strategic plan and its action plan.  91.520(a)</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This could be an overview that includes major initiatives and highlights that were proposed and executed throughout the program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the 2020 program year, CBG funding allocations focused on promoting the stability of the community during the coronavirus pandemic through grants to local businesses, grants to non-profit organizations, and utility assistance to residents. Additionally, significant updates and improvements were made to the administrative procuredures and processes within the department to promote efficiency and regulatory compliance moving forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economic Development: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The City had originally intended on expending a significant portion of the 2020 CDBG budget for economic development activities. Fortunately, City staff successfully secured an additional grant award through the Department of Commerce and Economic Opportunity (DCEO) in the amount of up to $881,000 for use in reimbursing general operating expenses for community businesses that had applied for the City’s business assistance grant program. CDBG funding and DCEO funding were used in tandem to allow the City to provide assistance to businesses while also preserving a large portion of CDBG funding to be used to address additional community needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Services (Grants to Community Organizations): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Two grants were provided to local shelters that provide housing, basic necessities, counseling and casework services for individuals and families experiencing homelessness. During the 2021 program year, the CDBG department intends to utilize an updated grant proposal process to expand the variety of organizations provided with an opportunity to secure CDBG funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Services (Direct Assistance to Residents): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A utility assistance program was established to provide assistance to LMI households with unpaid utility bills. To ensure compliance with HUD requirements, the assistance was limited to unpaid bills not to exceed 6 months worth of assistance. While public participation and the overall number of eligible bills were not as significant as originally anticipated, this City was still able to provide much needed assistance to 83 households within the community in an effort to prevent shutoffs as we move out of pandemic-related restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Facilities and Improvements: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Certain improvements were deemed necessary to City-owned facilities to ensure the safety of fire department staff during the coronavirus pandemic. To assist with this effort, the City utilized CDBG funding received as part of CARES Act funding to reduce the chance of coronavirus spread in the living quarters of community fire department facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owner-Occupied Rehabilitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: Despite significant delays due impacts of the coronavirus pandemic, the City was able to complete work on one carryover residential rehabilitation project that has been pending since 2018. This project included the installation of new entry doors, windows, siding, gutters, and additional electrical/plumbing work to ensure the safety of residents. One additional residential rehabilitation project is planned for the 2021 program year which has also been carried over from the previous program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...5 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Comparison of the proposed versus actual outcomes for each outcome measure submitted with the consolidated plan and explain, if applicable, why progress was not made toward meeting goals and objectives.  91.520(g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Categories, priority levels, funding sources and amounts, outcomes/objectives, goal outcome indicators, units of measure, targets, actual outcomes/outputs, and percentage completed for each of the grantee’s program year goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Summarize the objectives and outcomes identified in the Plan  </w:t>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13728" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1248"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Goal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Source / Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Indicator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Unit of Measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Expected – Strategic Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Actual – Strategic Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Percent Complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Expected – Program Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Actual – Program Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Percent Complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address Blighted Property Issues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings Demolished</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       100.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       100.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improve Facility, Utility, and Amenity Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Facility or Infrastructure Activities other than Low/Moderate Income Housing Benefit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persons Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improve Facility, Utility, and Amenity Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       100.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improve Fire Safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improved Economic Environment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Businesses assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Businesses Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       180.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       180.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prevent, Prepare For, and Respond to Coronavirus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Facility or Infrastructure Activities other than Low/Moderate Income Housing Benefit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persons Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       100.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prevent, Prepare For, and Respond to Coronavirus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       100.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide Quality, Safe and Accessible Housing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affordable Housing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homeowner Housing Rehabilitated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Household Housing Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        50.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        50.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustain or Expand Services and Direct Assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affordable Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homeless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Homeless Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public service activities other than Low/Moderate Income Housing Benefit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persons Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustain or Expand Services and Direct Assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affordable Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homeless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Homeless Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public service activities for Low/Moderate Income Housing Benefit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Households Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        40.40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        40.40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustain or Expand Services and Direct Assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affordable Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homeless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Homeless Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Housing Community Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDBG: $ / CDBG-CV: $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homelessness Prevention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persons Assisted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+        <w:t>1</w:t>
+        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> - Accomplishments – Program Year &amp; Strategic Plan to Date</w:t>
       </w:r>
     </w:p>
-    <w:p>
-      <w:pPr>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Assess how the jurisdiction’s use of funds, particularly CDBG, addresses the priorities and specific objectives identified in the plan, giving special attention to the highest priority activities identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...2 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...124 lines deleted...]
-          <w:i w:val="false"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference r:id="rId8" w:type="even"/>
-[...5 lines deleted...]
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:footerReference r:id="rId8" w:type="default"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:pageBreakBefore/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="false"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc309810474"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="false"/>
         </w:rPr>
-        <w:t>PR-05 Lead &amp; Responsible Agencies - 91.200(b)</w:t>
+        <w:t>CR-10 - Racial and Ethnic composition of families assisted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
+        <w:widowControl w:val="false"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...1 lines deleted...]
-        <w:t>Agency/entity responsible for preparing/administering the Consolidated Plan</w:t>
+        <w:t xml:space="preserve">Describe the families assisted (including the racial and ethnic status of families assisted). 91.520(a) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-        <w:rPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="3332" w:type="pct"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4392"/>
+        <w:gridCol w:w="4823"/>
+        <w:gridCol w:w="1568"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
+          <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:keepNext/>
+            <w:tcW w:w="3773" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:vanish/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1226" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...49 lines deleted...]
-              <w:t>Department/Agency</w:t>
+              </w:rPr>
+              <w:t>CDBG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:tblHeader/>
+          <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
-[...39 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black or African American</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Indian or American Native</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Native Hawaiian or Other Pacific Islander</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
           <w:vanish/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="3343" w:type="pct"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4392"/>
+        <w:gridCol w:w="4823"/>
+        <w:gridCol w:w="1568"/>
+        <w:gridCol w:w="21"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:keepNext/>
+            <w:tcW w:w="3761" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:vanish/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:bCs/>
                 <w:vanish/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...174 lines deleted...]
-              <w:t xml:space="preserve">HHS/Community &amp; Home Improvement Division</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
-[...280 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="3343" w:type="pct"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
-[...294 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1232"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1532"/>
+        <w:gridCol w:w="4823"/>
+        <w:gridCol w:w="1568"/>
+        <w:gridCol w:w="21"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
+          <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="pct"/>
-[...10 lines deleted...]
-              <w:keepNext/>
+            <w:tcW w:w="3761" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:vanish/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...218 lines deleted...]
-            </w:r>
+                <w:vanish/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit/>
+          <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="pct"/>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not Hispanic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">196</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
         <w:fldChar w:fldCharType="begin"/>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
         <w:fldChar w:fldCharType="separate"/>
-        <w:t>4</w:t>
+        <w:t>2</w:t>
         <w:fldChar w:fldCharType="end"/>
-        <w:t xml:space="preserve"> – Citizen Participation Outreach</w:t>
+        <w:t xml:space="preserve"> – Table of assistance to racial and ethnic populations by source of funds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:widowControl w:val="false"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Narrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numerous families were assisted through activities during the 2020 program year. Employees, small business owners, homeowners, renters, and individuals experiencing homelessness were the primary beneficiaries of CDBG funding during this program year. Of note, two beneficaries entered "other multi-racial" and one beneficary entered "black and white" for their race and ethnic status whcich are not a selection in the HUD reporting system making a toal of 203 families assisted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:sectPr>
-          <w:footerReference r:id="rId14" w:type="default"/>
-          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="false"/>
         </w:rPr>
-        <w:t>AP-15 Expected Resources - 91.420(b), 91.220(c)(1,2)</w:t>
+        <w:t>CR-15 - Resources and Investments 91.520(a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="false"/>
-        <w:spacing w:line="204" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
-[...6 lines deleted...]
-        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...123 lines deleted...]
-        <w:t>Anticipated Resources</w:t>
+        <w:t>Identify the resources made available</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1808"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2470"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              </w:rPr>
+              <w:t>Source of Funds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              </w:rPr>
+              <w:t>Source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Resources Made Available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...332 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>Amount Expended During Program Year</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CDBG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">public - federal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...102 lines deleted...]
-          <w:tcPr>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">5,482,558</w:t>
+              <w:t xml:space="preserve">911,973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,000,000</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Public facilities, neighborhood and housing improvements and public services benefitting low income persons throughout Oakland County Urban County participating communities.</w:t>
+              <w:t xml:space="preserve">208,853</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...18 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">public - federal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...119 lines deleted...]
-          <w:tcPr>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,868,418</w:t>
+              <w:t xml:space="preserve">447,494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,400,000</w:t>
-[...353 lines deleted...]
-              <w:t xml:space="preserve">Emergency Shelter, Homeless Prevention and Rapid Re-Housing, HMIS and Administration throughout Oakland County Urban County participating communities.</w:t>
+              <w:t xml:space="preserve">171,458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
         <w:fldChar w:fldCharType="begin"/>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
         <w:fldChar w:fldCharType="separate"/>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
         <w:fldChar w:fldCharType="end"/>
-        <w:t xml:space="preserve"> - Expected Resources – Priority Table</w:t>
+        <w:t xml:space="preserve"> - Resources Made Available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Explain how federal funds will leverage those additional resources (private, state and local funds), including a description of how matching requirements will be satisfied</w:t>
+        <w:t>Narrative</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:widowControl w:val="false"/>
         <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">CDBG - No Match Requirement</w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City of Pekin does not receive funding from HOME, HOPWA, ESG or other HUD programs. The City did receive an allocation from the CARES Act in the amount of $447,494.00 as indicated in the "Other" funding category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:widowControl w:val="false"/>
-[...268 lines deleted...]
-        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If appropriate, describe publically owned land or property located within the jurisdiction that may be used to address the needs identified in the plan</w:t>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...4 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">Goals Summary Information </w:t>
+        <w:t>Identify the geographic distribution and location of investments</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5342" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1795"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3257"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="2394"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="486"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1809" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Target Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="582" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Planned Percentage of Allocation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Actual Percentage of Allocation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...158 lines deleted...]
-              <w:t>Goal Outcome Indicator</w:t>
+              </w:rPr>
+              <w:t>Narrative Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...1852 lines deleted...]
-              <w:t xml:space="preserve">Housing Code Enforcement/Foreclosed Property Care: 3 Household Housing Unit</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City of Pekin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community wide investment of CDBG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
         <w:fldChar w:fldCharType="begin"/>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
         <w:fldChar w:fldCharType="separate"/>
-        <w:t>2</w:t>
+        <w:t>4</w:t>
         <w:fldChar w:fldCharType="end"/>
-        <w:t xml:space="preserve"> – Goals Summary</w:t>
+        <w:t xml:space="preserve"> – Identify the geographic distribution and location of investments</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Goal Descriptions</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Narrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leveraging</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explain how federal funds  leveraged additional resources (private, state and local funds), including a description of how matching requirements were satisfied, as well as how any publicly owned land or property located within the jurisdiction that were used to address the needs identified in the plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While there are no federal matching requirements for CDBG funding, the City did leverage an additional grant award allocation of up to $881,000 from the State of Illinois to support community businesses. Additionally, community organization subrecipients reported matching resources in the amount of $36,784 to supplement CDBG funding. Both subrecipient organizations also leveraged existing staff, facilities and resources to carry out funded programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc309810475"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>CR-20 - Affordable Housing 91.520(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluation of the jurisdiction's progress in providing affordable housing, including the number and types of families served, the number of extremely low-income, low-income, moderate-income, and middle-income persons served.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
-      <w:tblGrid/>
+      <w:tblGrid>
+        <w:gridCol w:w="4293"/>
+        <w:gridCol w:w="2648"/>
+        <w:gridCol w:w="2649"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="restart"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Affordable Housing</w:t>
+            <w:tcW w:w="4293" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>One-Year Goal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">Strengthen the County's housing market therefore addressing the need for quality affordable housing and creating housing choice and opportunity for low income households.</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of Homeless households to be provided affordable housing units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-                <w:b/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of Non-Homeless households to be provided affordable housing units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:p>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Facilities and Services</w:t>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">By investin in public facilities, infrastructure, enhancing human service programs and economic opportunities we can improve the quality of life of vulnerable and low to moderate income populations.</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of Special-Needs households to be provided affordable housing units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="restart"/>
-[...4 lines deleted...]
-              <w:spacing w:before="100" w:after="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
-[...8 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Discrimination</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+        <w:t>11</w:t>
+        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> – Number of Households</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4293"/>
+        <w:gridCol w:w="2648"/>
+        <w:gridCol w:w="2649"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4293" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>One-Year Goal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">Promote diverse inclusive and equitable communities, affirmatively further fair housing and equal opportunity, educate communities on housing related issues.</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of households supported through Rental Assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="restart"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Community Engagement</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of households supported through The Production of New Units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vMerge/>
-[...8 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of households supported through Rehab of Existing Units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of households supported through Acquisition of Existing Units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Engage community partners and stakeholders to deepen collaboration and community engagement.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+        <w:t>12</w:t>
+        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> – Number of Households Supported</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p/>
+        <w:t>Discuss the difference between goals and outcomes and problems encountered in meeting these goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City completed the work associated with one of two carryover rehabilitation projects during the program year. It was hoped that it would be possible to complete both projects as they are carryovers from 2018, however, delays associated with a focus on responding to the coronavirus pandemic along with project-specific delays associated with the first project resulted in a need to delay the undertaking of the remaining rehabilitation project until the following program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discuss how these outcomes will impact future annual action plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CDBG Program Manager is currently assessing alternative methods of undertaking this activity to improve efficiency such as the engagement of a community housing development organization (CHDO). As of this time, the City will not be undertaking additional residential rehabilitation applications during the 2021 CDBG program year. The City has traditionally undertaken residential rehabilitation projects with mixed results and it is hoped that an alternate method of delivery may improve the outcomes associated with this project type. The City may also consider alternative funding sources for this type of activity as opposed to exclusively utilizing CDBG funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the process of completing the 2020 program year rehabilitation activity, it was observed that there was a lack of qualified bidders despite publication of a bid request, were significant delays during the project related to coronavirus, and were further delays associated with material availability. While some of the aforementioned delays were unique to the current operating environment, it is also evident that there has historically been issues with the timely completion of these activities due to various issues that present with residential rehabilitation projects of similar scope. At this time, it has been recommended by City staff that funding can be more efficiently utilized to address other high-priority needs within the community.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="false"/>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>AP-35 Projects - 91.420, 91.220(d)</w:t>
+        <w:t>Include the number of extremely low-income, low-income, and moderate-income persons served by each activity where information on income by family size is required to determine the eligibility of the activity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
         <w:widowControl w:val="false"/>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...103 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
-[...13017 lines deleted...]
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7923"/>
-        <w:gridCol w:w="1665"/>
+        <w:gridCol w:w="4081"/>
+        <w:gridCol w:w="1859"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="25"/>
       </w:tblGrid>
       <w:tr>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="7923" w:type="dxa"/>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...12 lines deleted...]
-            <w:tcW w:w="1665" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Number  of Households Served</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CDBG Actual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>HOME Actual</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:vAlign w:val="top"/>
-[...17 lines deleted...]
-          <w:tcPr>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremely Low-income</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">70.00%</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low-income</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderate-income</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+        <w:t>13</w:t>
+        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> – Number of Households Served</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>HOME Investment Partnership Program (HOME)</w:t>
-[...23 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reference 24 CFR 91.220(l)(2)</w:t>
+        <w:t>Narrative Information</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>CR-25 - Homeless and Other Special Needs 91.220(d, e); 91.320(d, e); 91.520(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
           <w:b/>
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluate the jurisdiction’s progress in meeting its specific objectives for reducing and ending homelessness through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reaching out to homeless persons (especially unsheltered persons) and assessing their individual needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City serves as a non-voting governing board member for the Home For All Continuum of Care organization. The City utilizes contacts within this organization to stay informed of ongoing housing-related concerns and initatives within the region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Addressing the emergency shelter and transitional housing needs of homeless persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City provided CDBG funding to two subrecipient organizations that assist individuals and families experiencing homelessness. The Salvation Army's Rust Transitional Center provides shelter, basic necessities and case management services while the Carol House of Hope operated by the Center for Prevention of Abuse provides similar services to survivors of domestic violence. Each of these organizations maintain extensive networks of cooperative social service agencies to facilitate succesful transition of the individuals utilizing their services. In addition to the grants provided, the City also participates in the Home For All Continuum of Care's annual count of unsheltered homeless.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Helping low-income individuals and families avoid becoming homeless, especially extremely low-income individuals and families and those who are:  likely to become homeless after being discharged from publicly funded institutions and systems of care (such as health care facilities, mental health facilities, foster care and other youth facilities, and corrections programs and institutions);  and,  receiving assistance from public or private agencies that address housing, health, social services, employment, education, or youth needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the shelters located within the city limits, the Pekin Housing Authority provides a variety of housing options for displaced, those being discharged from facilities and systems of care as well as those that receive other types of public assistance. The City's participation in the Home For All Continuum of Care allows the City to engage with staff from a variety of social service agencies. One of the primary goals of the continuum of care model is to ensure a fully encompassing service model with coordination through numerous capable agencies to not only assist those experiencing homelessness but to also avoid homelessness for those households that are considered at-risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Helping homeless persons (especially chronically homeless individuals and families, families with children, veterans and their families, and unaccompanied youth) make the transition to permanent housing and independent living, including shortening the period of time that individuals and families experience homelessness, facilitating access for homeless individuals and families to affordable housing units, and preventing individuals and families who were recently homeless from becoming homeless again</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As previously described, the Home For All Continuum of Care is focused on providing emergency and preventative coordination of assistance for individuals and families who are or are anticipated to be homeless in the near future. Additionally, this coordination identifies and provides for the best possible assistance to those who would be considered chronically homeless. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>CR-30 - Public Housing 91.220(h); 91.320(j)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="false"/>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to address the needs of public housing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="false"/>
         <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other forms of investment include private and other public investments. HOME funds will not be invested in a loan guarantee as an eligible activity as indicated in 24 CFR 92.205(b).</w:t>
+        <w:t xml:space="preserve">The Pekin Housing Authority (PHA) provides for the needs of its residents and is considered generally capable of addressing the needs of public housing within the community, including residents with accessibility concerns. The PHA develops both an annual and five-year plan describing how they will address the needs of public housing and ensure quality housing for residents. The PHA is governed by a board of commissioners as well as a resident advisory council to undertake the decisionmaking process. The PHA also maintains a full-time resident services coordinator who assists residents with a variety of needs including transportation and employment considerations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:keepNext/>
         <w:widowControl w:val="false"/>
-        <w:numPr>
-[...252 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Emergency Solutions Grant (ESG)</w:t>
-[...1 lines deleted...]
-        <w:t>Reference 91.220(l)(4)</w:t>
+        <w:t>Actions taken to encourage public housing residents to become more involved in management and participate in homeownership</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the PHA's resident advisory council, the PHA's board of commissioners includes one resident position which provides for representation of residents in the management process. As possible, the PHA also provides opportunities for residents to participate in financial education workshops, housing-related counseling and other activities to encourage resident involvement and promote home ownership.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:keepNext/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:widowControl w:val="false"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...501 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Actions taken to provide assistance to troubled PHAs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pekin Housing Authority has not been designated as a troubled PHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>CR-35 - Other Actions 91.220(j)-(k); 91.320(i)-(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Discussion</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to remove or ameliorate the negative effects of public policies that serve as barriers to affordable housing such as land use controls, tax policies affecting land, zoning ordinances, building codes, fees and charges, growth limitations, and policies affecting the return on residential investment. 91.220 (j); 91.320 (i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:widowControl w:val="false"/>
         <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modifications to the residency factor in the ESG formula have been discussed at the staff level.  The Division plans to meet with stakeholders and to present any proposed changes for CAC and BOC consideration.  For the PY 2021-2025 Consolidated Plan the Division will follow its Citizen Participation Plan amendment process if required to address any ESG formula changes that may impact the County’s program.</w:t>
+        <w:t xml:space="preserve">The City of Pekin has established a Human Rights Committee to consider and provide input on policies which may potentially impact members of the community (and property owners) in a negative manner. The City's use of CDBG funding for residential rehabilitation, public facilities, public services, economic development, infrastructure improvements and demolition activities is anticipated to promote a positive return on residential investment while also improving home affordability for those who are already homeowners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to address obstacles to meeting underserved needs.  91.220(k); 91.320(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">During the development of the 2020-2024 Consolidated Plan, it was determined that home affordability and availability was a significant concern within the community. During the 2019 program year, the City began modifying policies and procedures to streamline the residential rehabilitation programs to ensure efficient use of CDBG funding to support homeowners in the community. During the 2020 program year, the CDBG Program Manager started investigating the concept of engaging subrecipients referred to in regulations as community housing development organizations (CHDO) to better undertake rehabilitation programs. Consideration on this topic continues as the City undertakes actviities to address alternative high-priority needs within the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social services are anticipated to be critical during the economic recovery of the coronavirus pandemic and likely will be in need of funding to meet the increased needs of underserved clients. The City provided funding to two community organizations during the 2020 program year in an effort to address these needs and also undertook direct assistance to residents through its economic development and utility assistance programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to reduce lead-based paint hazards. 91.220(k); 91.320(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City identifies lead-based paint hazards and mitigates as indicated by regulation upon the undertaking of any residential rehabilitation activity. Should lead-based hazards be identified, the City includes required mitigation actions within the rehabilitation project scope and utilizes contractors certified in the resolution of lead-based mitigation as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to reduce the number of poverty-level families. 91.220(k); 91.320(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the 2020 program year, the City focused on stabilizing the income and living situation for poverty-level families. The City focused on preserving jobs through economic development activities and preventing homelessness through through public services initatives such as grants to community organizations and direct assistance to income-qualified residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to develop institutional structure. 91.220(k); 91.320(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City participates in the Home For All Continuum of Care to collaborate with social services partners to support the community at the local and regional level. The City also supports community organizations operating within the City through public services funding which assists in developing the institutional structure associated with the availability of community services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions taken to enhance coordination between public and private housing and social service agencies. 91.220(k); 91.320(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City's open communication with the Pekin Housing Authority, participation in the Home For All Continuum of Care and financial support of community organizations operating within the community provides for a diverse view of the community's needs and problem areas potentially considered underserved due to lack of available resources. The City's CDBG department also collaborates with other internal departments which helps provide further informaton and insight on how to best assist in the coordination of community agency resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identify actions taken to overcome the effects of any impediments identified in the jurisdictions analysis of impediments to fair housing choice.  91.520(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City has adopted a "Support for Fair Housing" resolution in support of fair housing within the community including the public posting of instructions for the filing complaints regarding fair housing choice. The City provides this information to the public as requested and provides guidance where necessary on the methods of filing a fair housing complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>CR-40 - Monitoring 91.220 and 91.230</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the standards and procedures used to monitor activities carried out in furtherance of the plan and used to ensure long-term compliance with requirements of the programs involved, including minority business outreach and the comprehensive planning requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The City of Pekin CDBG department has implemented a policies and procedures handbook for the purposes of ensuring uniformity in the documentation and determination of an activity's qualification under an appropriate national objective. Subrecipients carrying out activities will be required to sign a grant agreement indicating the measures of accomplishment(s), the process of reporting accomplishment data, and specifying the responsibility of the subrecipient to achieve the associated national objective described in the activity’s description. Ideally, the City will conduct at least one on-site monitoring event annually for each subrecipient undertaking activities on the City's behalf, although the coronavirus pandemic has impacted the City’s ability to conduct on-site monitoring of activities. The City's policies and procedures provide a procedural workflow to address instances of subrecipient non-compliance and provides the framework for the formal resolution of any conflicts that may arise during the undertaking of an activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within each subrecipient agreement, subrecipient organizations are required to certify their compliance with regulatory initiatives such as Section 3, equal opportunity and affirmative action where applicable. As of this time, it is not anticipated that the City will be utilizing contractors on a regular basis for residential rehabilitation services since no new applications for this program are being accepted during the 2021 program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citizen Participation Plan 91.105(d); 91.115(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the efforts to provide citizens with reasonable notice and an opportunity to comment on performance reports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The City of Pekin maintains a Citizen Participation Plan which outlines the procedures that are to be followed to ensure reasonable notice and promote resident participation in the planning and performance reporting process. In an effort to engage residents, the City holds a 15-day public comment period as well as a public hearing to discuss and receive feedback on the material contained within the CAPER.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The City will publish a notification to the public on how to access the report and provide comments in at least one newspaper of general circulation. In addition to publishing the report on the City’s website, the City also provides paper copies of the report to any interested parties upon request at Pekin City Hall. To ensure sufficient access to those unable to obtain an electronic copy via the website and to consider potential closures of city hall to the public in response to COVID-19, residents can also request a reasonable number of paper copies be sent to them directly by contacting the CDBG Program Manager by mail, phone or e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CR-45 - CDBG 91.520(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specify the nature of, and reasons for, any changes in the jurisdiction’s program objectives and indications of how the jurisdiction would change its programs as a result of its experiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff turnover during the 2018 and 2019 program years resulted in difficulty meeting the annual goals for those years and subsequently the goals specified in the 2015-2019 Consolidated Plan. Despite these unexpected impacts, CDBG staff were still able to carry forward with CDBG-funded activities to benefit the community and meet timeliness requirements for both program years. During the 2019 program year, the City shifted its initial focus on complex, all-inclusive residential rehabilitation projects to alternate allowable activities in an effort to improve the department’s administrative efficiency in utilizing CDBG funding to benefit the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the 2020 program year, the City focused on addressing the economic impacts of the pandemic by undertaking economic development and public services activities. Despite the rapidly shifting environment and associated roadblocks, the City was able to assist 143 businesses through business grants and provide relief from overdue utility bills for 83 households. Additionally, two community agencies were provided grants to provide much needed services to the community’s most vulnerable populations. Overall, the activities that occurred during the 2020 program year are considered by CDBG staff to be largely successful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of note, CDBG staff had hoped to provide more assistance to residents under its utility assistance program but the availability of alternative grants for the same purpose as well as the regulatory limitations in the use of CDBG funds for that specific purpose resulted in far less eligible participants and bills than anticipated. In the future, the City would likely instead engage a subrecipient entity to perform the administrative duties of this type of program since many community organizations already administer similar programs with pre-approved lists of eligible participants. Additionally, it is unclear if the use of CDBG funds for this activity is an efficient use of funding given the limitations imposed by applicable regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Looking forward into the 2021 program year, the City intends to diversify the use of CDBG entitlement funds and potentially pursue Section 108 funds to address previously unresolved community needs. Improvements to City facilities and infrastructure, demolition of abandoned buildings, and support of community organizations are anticipated to be the focus during the upcoming program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Does this Jurisdiction have any open Brownfields Economic Development Initiative (BEDI) grants?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [BEDI grantees]  Describe accomplishments and program outcomes during the last year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:pageBreakBefore/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CR-45 - CDBG 91.520(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specify the nature of, and reasons for, any changes in the jurisdiction’s program objectives and indications of how the jurisdiction would change its programs as a result of its experiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff turnover during the 2018 and 2019 program years resulted in difficulty meeting the annual goals for those years and subsequently the goals specified in the 2015-2019 Consolidated Plan. Despite these unexpected impacts, CDBG staff were still able to carry forward with CDBG-funded activities to benefit the community and meet timeliness requirements for both program years. During the 2019 program year, the City shifted its initial focus on complex, all-inclusive residential rehabilitation projects to alternate allowable activities in an effort to improve the department’s administrative efficiency in utilizing CDBG funding to benefit the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the 2020 program year, the City focused on addressing the economic impacts of the pandemic by undertaking economic development and public services activities. Despite the rapidly shifting environment and associated roadblocks, the City was able to assist 143 businesses through business grants and provide relief from overdue utility bills for 83 households. Additionally, two community agencies were provided grants to provide much needed services to the community’s most vulnerable populations. Overall, the activities that occurred during the 2020 program year are considered by CDBG staff to be largely successful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of note, CDBG staff had hoped to provide more assistance to residents under its utility assistance program but the availability of alternative grants for the same purpose as well as the regulatory limitations in the use of CDBG funds for that specific purpose resulted in far less eligible participants and bills than anticipated. In the future, the City would likely instead engage a subrecipient entity to perform the administrative duties of this type of program since many community organizations already administer similar programs with pre-approved lists of eligible participants. Additionally, it is unclear if the use of CDBG funds for this activity is an efficient use of funding given the limitations imposed by applicable regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Looking forward into the 2021 program year, the City intends to diversify the use of CDBG entitlement funds and potentially pursue Section 108 funds to address previously unresolved community needs. Improvements to City facilities and infrastructure, demolition of abandoned buildings, and support of community organizations are anticipated to be the focus during the upcoming program year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Does this Jurisdiction have any open Brownfields Economic Development Initiative (BEDI) grants?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:beforeAutospacing="true" w:afterAutospacing="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[BEDI grantees]  Describe accomplishments and program outcomes during the last year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Attachment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Deadline Adjustment Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Public Participation Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7691718"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7691718"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>PR-26 Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7264400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7264400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="7264400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="Hint" descr="Alt text"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Hint"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="7264400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:sectPr>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns27="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0" w:val="01E0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="828"/>
       <w:gridCol w:w="7976"/>
       <w:gridCol w:w="772"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="828" w:type="dxa"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7976" w:type="dxa"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
-            <w:t>Annual Action Plan</w:t>
-[...12 lines deleted...]
-            <w:t>2021</w:t>
+            <w:t>CAPER</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="772" w:type="dxa"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText>page</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
-            <w:t>5</w:t>
+            <w:t>15</w:t>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120" w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>OMB Control No: 2506-0117 (exp. 09/30/2021)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...128 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="73108E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -21523,222 +8584,327 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13CB0CE3"/>
+    <w:nsid w:val="519A3E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A09AC69E"/>
-    <w:lvl w:ilvl="0" w:tplc="696A65CC">
+    <w:tmpl w:val="77020142"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414528EA"/>
+    <w:nsid w:val="58CE2ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1AE41AAE"/>
+    <w:tmpl w:val="D780CAE8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D5C4484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65061610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -22017,2018 +9183,2890 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns27="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable=" w15">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns27="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="print"/>
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="true" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="OW9ON25Xa0NBeUVaaWIxUm9tU0pUam1QcENZPQ==" w:salt="WlVkSGErRDhGL09BS1AzSTdzc1VuUT09"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF3550"/>
-    <w:rsid w:val="0000079C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00004AC8"/>
+    <w:rsid w:val="00000EC6"/>
+    <w:rsid w:val="00001671"/>
+    <w:rsid w:val="0000299C"/>
+    <w:rsid w:val="000035A3"/>
+    <w:rsid w:val="00003E3A"/>
     <w:rsid w:val="00004F01"/>
+    <w:rsid w:val="000055F1"/>
+    <w:rsid w:val="00006999"/>
+    <w:rsid w:val="00007A74"/>
+    <w:rsid w:val="000101FE"/>
+    <w:rsid w:val="000109A7"/>
     <w:rsid w:val="000116B2"/>
-    <w:rsid w:val="00012AEB"/>
-    <w:rsid w:val="0001306F"/>
+    <w:rsid w:val="00012E9D"/>
+    <w:rsid w:val="00013481"/>
+    <w:rsid w:val="000146AF"/>
+    <w:rsid w:val="00014B5F"/>
+    <w:rsid w:val="0001643E"/>
+    <w:rsid w:val="0001694F"/>
+    <w:rsid w:val="00017C8C"/>
+    <w:rsid w:val="000202EB"/>
     <w:rsid w:val="000204C7"/>
-    <w:rsid w:val="00023D44"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000245E3"/>
+    <w:rsid w:val="00022CF5"/>
+    <w:rsid w:val="000237FC"/>
+    <w:rsid w:val="000250A9"/>
+    <w:rsid w:val="0002592E"/>
+    <w:rsid w:val="00025951"/>
+    <w:rsid w:val="00025DEC"/>
     <w:rsid w:val="00026149"/>
     <w:rsid w:val="00027899"/>
-    <w:rsid w:val="00027B5A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031FC3"/>
+    <w:rsid w:val="00027FD4"/>
+    <w:rsid w:val="00030C85"/>
+    <w:rsid w:val="00031960"/>
     <w:rsid w:val="00032C1E"/>
     <w:rsid w:val="0003300B"/>
+    <w:rsid w:val="0003316E"/>
+    <w:rsid w:val="00033A35"/>
     <w:rsid w:val="0003459B"/>
-    <w:rsid w:val="00035607"/>
     <w:rsid w:val="00035628"/>
     <w:rsid w:val="000357CA"/>
     <w:rsid w:val="00035F04"/>
-    <w:rsid w:val="00036CA1"/>
-    <w:rsid w:val="00043DF8"/>
+    <w:rsid w:val="000365DA"/>
+    <w:rsid w:val="00040E81"/>
+    <w:rsid w:val="0004164B"/>
+    <w:rsid w:val="00042C4D"/>
+    <w:rsid w:val="0004355B"/>
+    <w:rsid w:val="00043B67"/>
     <w:rsid w:val="00044565"/>
-    <w:rsid w:val="0004603E"/>
-    <w:rsid w:val="000475A5"/>
+    <w:rsid w:val="00044EC9"/>
+    <w:rsid w:val="00047DD2"/>
     <w:rsid w:val="00047E3E"/>
+    <w:rsid w:val="0005057C"/>
     <w:rsid w:val="000518AA"/>
-    <w:rsid w:val="00051ED8"/>
+    <w:rsid w:val="00052543"/>
+    <w:rsid w:val="0005399B"/>
+    <w:rsid w:val="00053D85"/>
     <w:rsid w:val="00053E62"/>
+    <w:rsid w:val="00054780"/>
+    <w:rsid w:val="000549C7"/>
+    <w:rsid w:val="00054D96"/>
     <w:rsid w:val="00056828"/>
     <w:rsid w:val="00057E29"/>
-    <w:rsid w:val="00060CD3"/>
     <w:rsid w:val="00060CE4"/>
     <w:rsid w:val="00061845"/>
     <w:rsid w:val="00061B37"/>
-    <w:rsid w:val="00061C6C"/>
+    <w:rsid w:val="00061E41"/>
     <w:rsid w:val="000620FD"/>
-    <w:rsid w:val="000634B1"/>
+    <w:rsid w:val="000623F4"/>
+    <w:rsid w:val="00063F1C"/>
+    <w:rsid w:val="00065D4E"/>
     <w:rsid w:val="000661A8"/>
+    <w:rsid w:val="00066237"/>
     <w:rsid w:val="000670CF"/>
-    <w:rsid w:val="0006773B"/>
-    <w:rsid w:val="00067FB3"/>
     <w:rsid w:val="00067FD4"/>
-    <w:rsid w:val="00072192"/>
+    <w:rsid w:val="00070633"/>
+    <w:rsid w:val="00071C7C"/>
     <w:rsid w:val="00072C8A"/>
-    <w:rsid w:val="00072E1F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00076459"/>
+    <w:rsid w:val="00072F46"/>
+    <w:rsid w:val="000734F6"/>
+    <w:rsid w:val="00073E7A"/>
+    <w:rsid w:val="00074919"/>
+    <w:rsid w:val="00074DEF"/>
+    <w:rsid w:val="0007533E"/>
+    <w:rsid w:val="00075AB2"/>
     <w:rsid w:val="0007671E"/>
-    <w:rsid w:val="00076C5D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00080977"/>
+    <w:rsid w:val="00076CF5"/>
+    <w:rsid w:val="00076D36"/>
+    <w:rsid w:val="00077619"/>
+    <w:rsid w:val="00077A7A"/>
+    <w:rsid w:val="00077F16"/>
+    <w:rsid w:val="00080209"/>
+    <w:rsid w:val="0008068E"/>
+    <w:rsid w:val="00080943"/>
     <w:rsid w:val="00080ECB"/>
+    <w:rsid w:val="00080FA0"/>
+    <w:rsid w:val="00081076"/>
     <w:rsid w:val="00081136"/>
+    <w:rsid w:val="0008221D"/>
+    <w:rsid w:val="0008229D"/>
     <w:rsid w:val="000825DF"/>
+    <w:rsid w:val="0008289F"/>
     <w:rsid w:val="000831B8"/>
+    <w:rsid w:val="000832B3"/>
+    <w:rsid w:val="0008384E"/>
     <w:rsid w:val="00083B49"/>
-    <w:rsid w:val="0008531E"/>
+    <w:rsid w:val="00083BEB"/>
+    <w:rsid w:val="00084058"/>
+    <w:rsid w:val="0008420F"/>
+    <w:rsid w:val="00084385"/>
+    <w:rsid w:val="00084E02"/>
     <w:rsid w:val="00085ECE"/>
     <w:rsid w:val="0008764E"/>
     <w:rsid w:val="00087BEC"/>
-    <w:rsid w:val="000906C3"/>
-    <w:rsid w:val="00090BC2"/>
     <w:rsid w:val="00091139"/>
-    <w:rsid w:val="000912C9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00091F70"/>
+    <w:rsid w:val="000920F8"/>
+    <w:rsid w:val="00092FA7"/>
+    <w:rsid w:val="00093600"/>
+    <w:rsid w:val="0009415B"/>
     <w:rsid w:val="0009419B"/>
-    <w:rsid w:val="000942E0"/>
+    <w:rsid w:val="00094C65"/>
     <w:rsid w:val="00096632"/>
     <w:rsid w:val="00096BAB"/>
     <w:rsid w:val="00096FE3"/>
-    <w:rsid w:val="000A0B94"/>
-    <w:rsid w:val="000A32D4"/>
+    <w:rsid w:val="000975D9"/>
+    <w:rsid w:val="00097D73"/>
+    <w:rsid w:val="000A22C7"/>
     <w:rsid w:val="000A3328"/>
     <w:rsid w:val="000A3869"/>
     <w:rsid w:val="000A3AF5"/>
-    <w:rsid w:val="000A3CA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A554B"/>
+    <w:rsid w:val="000A3DED"/>
+    <w:rsid w:val="000A49C3"/>
     <w:rsid w:val="000A6604"/>
-    <w:rsid w:val="000A7C39"/>
     <w:rsid w:val="000A7EB6"/>
-    <w:rsid w:val="000B3461"/>
+    <w:rsid w:val="000B0148"/>
+    <w:rsid w:val="000B05D4"/>
+    <w:rsid w:val="000B0735"/>
+    <w:rsid w:val="000B1705"/>
+    <w:rsid w:val="000B291F"/>
+    <w:rsid w:val="000B3DD8"/>
     <w:rsid w:val="000B45BD"/>
     <w:rsid w:val="000B5D24"/>
+    <w:rsid w:val="000B6036"/>
+    <w:rsid w:val="000B6192"/>
+    <w:rsid w:val="000B6842"/>
     <w:rsid w:val="000B7A3C"/>
-    <w:rsid w:val="000B7A4F"/>
-    <w:rsid w:val="000C0482"/>
     <w:rsid w:val="000C0752"/>
     <w:rsid w:val="000C0905"/>
-    <w:rsid w:val="000C1C34"/>
+    <w:rsid w:val="000C0B16"/>
     <w:rsid w:val="000C20FC"/>
+    <w:rsid w:val="000C23F6"/>
     <w:rsid w:val="000C265E"/>
     <w:rsid w:val="000C3ACA"/>
-    <w:rsid w:val="000C50CD"/>
-    <w:rsid w:val="000C57EA"/>
+    <w:rsid w:val="000C5AF9"/>
     <w:rsid w:val="000C666E"/>
-    <w:rsid w:val="000D0182"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000D734A"/>
+    <w:rsid w:val="000C7403"/>
+    <w:rsid w:val="000C74F3"/>
+    <w:rsid w:val="000D01E0"/>
+    <w:rsid w:val="000D14F6"/>
+    <w:rsid w:val="000D1DC9"/>
+    <w:rsid w:val="000D422A"/>
+    <w:rsid w:val="000D488E"/>
+    <w:rsid w:val="000D6A4D"/>
+    <w:rsid w:val="000D6CFF"/>
+    <w:rsid w:val="000D71A6"/>
+    <w:rsid w:val="000D7D16"/>
+    <w:rsid w:val="000E0343"/>
+    <w:rsid w:val="000E0AAE"/>
+    <w:rsid w:val="000E0D5D"/>
+    <w:rsid w:val="000E13BA"/>
     <w:rsid w:val="000E1DFB"/>
     <w:rsid w:val="000E1F9B"/>
-    <w:rsid w:val="000E2623"/>
+    <w:rsid w:val="000E2A69"/>
+    <w:rsid w:val="000E2C4D"/>
+    <w:rsid w:val="000E4A11"/>
     <w:rsid w:val="000E5032"/>
+    <w:rsid w:val="000E53D6"/>
     <w:rsid w:val="000E5FBD"/>
+    <w:rsid w:val="000E60F9"/>
     <w:rsid w:val="000E6121"/>
     <w:rsid w:val="000E640E"/>
-    <w:rsid w:val="000E6A98"/>
     <w:rsid w:val="000E6B9A"/>
     <w:rsid w:val="000E6CB6"/>
-    <w:rsid w:val="000E7804"/>
     <w:rsid w:val="000F04AF"/>
-    <w:rsid w:val="000F0532"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000F79C7"/>
+    <w:rsid w:val="000F0F15"/>
+    <w:rsid w:val="000F1426"/>
+    <w:rsid w:val="000F21DE"/>
+    <w:rsid w:val="000F503D"/>
+    <w:rsid w:val="000F683C"/>
+    <w:rsid w:val="000F6B53"/>
+    <w:rsid w:val="001000D7"/>
     <w:rsid w:val="00101E3D"/>
     <w:rsid w:val="00102442"/>
-    <w:rsid w:val="00103D79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00106EFD"/>
+    <w:rsid w:val="0010332E"/>
+    <w:rsid w:val="00104032"/>
+    <w:rsid w:val="0010487A"/>
+    <w:rsid w:val="00106CAB"/>
+    <w:rsid w:val="0010757C"/>
+    <w:rsid w:val="001101BB"/>
     <w:rsid w:val="001105E4"/>
-    <w:rsid w:val="0011076C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00112002"/>
+    <w:rsid w:val="00111DEA"/>
+    <w:rsid w:val="00111F9F"/>
+    <w:rsid w:val="001121F8"/>
     <w:rsid w:val="00112F30"/>
-    <w:rsid w:val="001136B9"/>
+    <w:rsid w:val="0011341D"/>
+    <w:rsid w:val="0011453E"/>
     <w:rsid w:val="00114CA6"/>
     <w:rsid w:val="00115066"/>
-    <w:rsid w:val="001162C9"/>
+    <w:rsid w:val="00117AB9"/>
     <w:rsid w:val="00117CAF"/>
+    <w:rsid w:val="00120904"/>
     <w:rsid w:val="00123B67"/>
-    <w:rsid w:val="001248C2"/>
+    <w:rsid w:val="001244C5"/>
+    <w:rsid w:val="00124E85"/>
     <w:rsid w:val="00125428"/>
-    <w:rsid w:val="0012585F"/>
+    <w:rsid w:val="001256B0"/>
     <w:rsid w:val="00125FCA"/>
-    <w:rsid w:val="00126214"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00132B14"/>
+    <w:rsid w:val="00126022"/>
+    <w:rsid w:val="001261A0"/>
+    <w:rsid w:val="001274C4"/>
+    <w:rsid w:val="00132B0C"/>
     <w:rsid w:val="00132CEA"/>
-    <w:rsid w:val="001338F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0013483F"/>
+    <w:rsid w:val="00133EA4"/>
     <w:rsid w:val="00134B79"/>
+    <w:rsid w:val="0013545A"/>
     <w:rsid w:val="00135B76"/>
     <w:rsid w:val="00135EA7"/>
-    <w:rsid w:val="0013605A"/>
+    <w:rsid w:val="00136724"/>
+    <w:rsid w:val="00137DF0"/>
     <w:rsid w:val="00141F8B"/>
-    <w:rsid w:val="0014372F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0014557A"/>
+    <w:rsid w:val="001426D3"/>
+    <w:rsid w:val="001442FB"/>
+    <w:rsid w:val="001452F7"/>
+    <w:rsid w:val="0014572F"/>
     <w:rsid w:val="001460FB"/>
-    <w:rsid w:val="001475CB"/>
+    <w:rsid w:val="0014790F"/>
+    <w:rsid w:val="0015000D"/>
+    <w:rsid w:val="00150082"/>
+    <w:rsid w:val="001501DB"/>
+    <w:rsid w:val="00150A50"/>
     <w:rsid w:val="00150B00"/>
-    <w:rsid w:val="00155A76"/>
-    <w:rsid w:val="00155AE0"/>
+    <w:rsid w:val="00151FDE"/>
+    <w:rsid w:val="001539D4"/>
+    <w:rsid w:val="0015548F"/>
     <w:rsid w:val="00156045"/>
     <w:rsid w:val="00156205"/>
-    <w:rsid w:val="00157002"/>
+    <w:rsid w:val="00157867"/>
+    <w:rsid w:val="00157D8A"/>
+    <w:rsid w:val="00157DD0"/>
     <w:rsid w:val="0016089C"/>
     <w:rsid w:val="00160AC1"/>
-    <w:rsid w:val="00161DF7"/>
+    <w:rsid w:val="00162077"/>
     <w:rsid w:val="0016267E"/>
-    <w:rsid w:val="0016294A"/>
     <w:rsid w:val="00162A99"/>
     <w:rsid w:val="00163BA8"/>
     <w:rsid w:val="00164969"/>
+    <w:rsid w:val="001657BA"/>
     <w:rsid w:val="00165B3F"/>
-    <w:rsid w:val="001664F7"/>
-    <w:rsid w:val="001668F1"/>
+    <w:rsid w:val="00166377"/>
+    <w:rsid w:val="00166FC2"/>
+    <w:rsid w:val="00167346"/>
     <w:rsid w:val="001703C2"/>
     <w:rsid w:val="001728FD"/>
+    <w:rsid w:val="00172A41"/>
     <w:rsid w:val="00172D3C"/>
-    <w:rsid w:val="00174EFD"/>
+    <w:rsid w:val="00173660"/>
+    <w:rsid w:val="0017391B"/>
+    <w:rsid w:val="00173954"/>
+    <w:rsid w:val="001748A8"/>
+    <w:rsid w:val="00174E22"/>
+    <w:rsid w:val="00174F62"/>
     <w:rsid w:val="00175A92"/>
-    <w:rsid w:val="001763BE"/>
     <w:rsid w:val="00176F2C"/>
-    <w:rsid w:val="0017732A"/>
-    <w:rsid w:val="00177A19"/>
+    <w:rsid w:val="0017730C"/>
     <w:rsid w:val="00177DEF"/>
+    <w:rsid w:val="00180218"/>
     <w:rsid w:val="00180753"/>
+    <w:rsid w:val="00181247"/>
+    <w:rsid w:val="00181253"/>
+    <w:rsid w:val="00182552"/>
+    <w:rsid w:val="00182A06"/>
+    <w:rsid w:val="00183202"/>
+    <w:rsid w:val="0018383F"/>
+    <w:rsid w:val="0018415D"/>
     <w:rsid w:val="00184182"/>
+    <w:rsid w:val="00184AE8"/>
+    <w:rsid w:val="00184B4B"/>
     <w:rsid w:val="00184CFB"/>
+    <w:rsid w:val="00184F71"/>
+    <w:rsid w:val="00184F89"/>
+    <w:rsid w:val="00186776"/>
+    <w:rsid w:val="001876CD"/>
     <w:rsid w:val="00190078"/>
+    <w:rsid w:val="00190429"/>
+    <w:rsid w:val="00192527"/>
+    <w:rsid w:val="00192E4D"/>
     <w:rsid w:val="00193AF0"/>
-    <w:rsid w:val="0019465C"/>
+    <w:rsid w:val="0019437E"/>
+    <w:rsid w:val="001949B1"/>
     <w:rsid w:val="00194CDA"/>
-    <w:rsid w:val="00196757"/>
+    <w:rsid w:val="00194DE6"/>
+    <w:rsid w:val="001964F3"/>
     <w:rsid w:val="00197A7A"/>
     <w:rsid w:val="001A0074"/>
     <w:rsid w:val="001A0F7B"/>
     <w:rsid w:val="001A1131"/>
-    <w:rsid w:val="001A53F5"/>
+    <w:rsid w:val="001A226D"/>
+    <w:rsid w:val="001A44BB"/>
+    <w:rsid w:val="001A4F93"/>
     <w:rsid w:val="001A6644"/>
-    <w:rsid w:val="001A6827"/>
-    <w:rsid w:val="001A6828"/>
     <w:rsid w:val="001A6F81"/>
-    <w:rsid w:val="001A7BCC"/>
+    <w:rsid w:val="001A7613"/>
     <w:rsid w:val="001A7F28"/>
-    <w:rsid w:val="001B0567"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B5310"/>
+    <w:rsid w:val="001B0BA7"/>
+    <w:rsid w:val="001B177E"/>
+    <w:rsid w:val="001B469C"/>
     <w:rsid w:val="001B5AF8"/>
+    <w:rsid w:val="001B64F7"/>
     <w:rsid w:val="001B6520"/>
     <w:rsid w:val="001B6936"/>
-    <w:rsid w:val="001B6990"/>
-    <w:rsid w:val="001B6B2A"/>
     <w:rsid w:val="001B75E2"/>
     <w:rsid w:val="001B7DB9"/>
-    <w:rsid w:val="001C0436"/>
-    <w:rsid w:val="001C271B"/>
+    <w:rsid w:val="001C1880"/>
+    <w:rsid w:val="001C1B65"/>
+    <w:rsid w:val="001C2492"/>
+    <w:rsid w:val="001C2692"/>
+    <w:rsid w:val="001C38E2"/>
     <w:rsid w:val="001C3C19"/>
+    <w:rsid w:val="001C3E92"/>
     <w:rsid w:val="001C4867"/>
+    <w:rsid w:val="001C4EAB"/>
     <w:rsid w:val="001C516A"/>
     <w:rsid w:val="001C61C3"/>
-    <w:rsid w:val="001C7A55"/>
+    <w:rsid w:val="001C696A"/>
+    <w:rsid w:val="001C6CFF"/>
+    <w:rsid w:val="001C79ED"/>
     <w:rsid w:val="001D0384"/>
-    <w:rsid w:val="001D2011"/>
     <w:rsid w:val="001D20E3"/>
     <w:rsid w:val="001D285F"/>
-    <w:rsid w:val="001D2925"/>
-    <w:rsid w:val="001D3E45"/>
+    <w:rsid w:val="001D3A7D"/>
+    <w:rsid w:val="001D4366"/>
     <w:rsid w:val="001D5457"/>
+    <w:rsid w:val="001D68CD"/>
+    <w:rsid w:val="001D6AF5"/>
     <w:rsid w:val="001D6ECF"/>
+    <w:rsid w:val="001D7832"/>
     <w:rsid w:val="001D78ED"/>
-    <w:rsid w:val="001E0FBB"/>
+    <w:rsid w:val="001D79E2"/>
     <w:rsid w:val="001E1072"/>
+    <w:rsid w:val="001E2322"/>
+    <w:rsid w:val="001E325A"/>
     <w:rsid w:val="001E3EA8"/>
-    <w:rsid w:val="001E40BC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001E6702"/>
+    <w:rsid w:val="001E47F6"/>
+    <w:rsid w:val="001E4C5B"/>
+    <w:rsid w:val="001E4D04"/>
+    <w:rsid w:val="001E551F"/>
+    <w:rsid w:val="001E61D5"/>
+    <w:rsid w:val="001E6312"/>
+    <w:rsid w:val="001E6E6E"/>
     <w:rsid w:val="001E763D"/>
     <w:rsid w:val="001E7D42"/>
-    <w:rsid w:val="001F12C7"/>
-    <w:rsid w:val="001F18AC"/>
+    <w:rsid w:val="001F0B25"/>
     <w:rsid w:val="001F1BE7"/>
+    <w:rsid w:val="001F2FC4"/>
     <w:rsid w:val="001F3C7D"/>
-    <w:rsid w:val="001F5909"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F6123"/>
+    <w:rsid w:val="001F3CB4"/>
     <w:rsid w:val="001F68DE"/>
-    <w:rsid w:val="00202AD9"/>
+    <w:rsid w:val="001F753C"/>
+    <w:rsid w:val="00203C89"/>
+    <w:rsid w:val="00204041"/>
+    <w:rsid w:val="00204CFE"/>
+    <w:rsid w:val="00204E13"/>
     <w:rsid w:val="00205644"/>
-    <w:rsid w:val="00205C2F"/>
     <w:rsid w:val="00205CCE"/>
-    <w:rsid w:val="00206F32"/>
+    <w:rsid w:val="00207A05"/>
+    <w:rsid w:val="00210BE4"/>
+    <w:rsid w:val="002111DD"/>
+    <w:rsid w:val="002116BD"/>
     <w:rsid w:val="00212E96"/>
     <w:rsid w:val="002137A1"/>
     <w:rsid w:val="00214170"/>
+    <w:rsid w:val="002150FE"/>
+    <w:rsid w:val="00215FFC"/>
+    <w:rsid w:val="00216A02"/>
+    <w:rsid w:val="00216DD3"/>
+    <w:rsid w:val="00217523"/>
+    <w:rsid w:val="0021781D"/>
     <w:rsid w:val="00217B66"/>
-    <w:rsid w:val="0022066D"/>
+    <w:rsid w:val="00217EA0"/>
+    <w:rsid w:val="00220C8E"/>
+    <w:rsid w:val="002211EC"/>
     <w:rsid w:val="00221262"/>
-    <w:rsid w:val="002212E0"/>
     <w:rsid w:val="00221D81"/>
-    <w:rsid w:val="00223C84"/>
+    <w:rsid w:val="00224031"/>
     <w:rsid w:val="00224741"/>
+    <w:rsid w:val="002248BD"/>
     <w:rsid w:val="00224CD2"/>
-    <w:rsid w:val="00224EEE"/>
-    <w:rsid w:val="00226B56"/>
+    <w:rsid w:val="002266F1"/>
+    <w:rsid w:val="002267F1"/>
     <w:rsid w:val="00226B59"/>
+    <w:rsid w:val="00230EF6"/>
+    <w:rsid w:val="002311BD"/>
     <w:rsid w:val="002323D0"/>
     <w:rsid w:val="0023315D"/>
     <w:rsid w:val="00233524"/>
+    <w:rsid w:val="00233736"/>
     <w:rsid w:val="00233956"/>
-    <w:rsid w:val="00234115"/>
     <w:rsid w:val="002346CD"/>
-    <w:rsid w:val="00235072"/>
-    <w:rsid w:val="00235DD9"/>
     <w:rsid w:val="00236F35"/>
     <w:rsid w:val="00236F9D"/>
+    <w:rsid w:val="002375B4"/>
+    <w:rsid w:val="00240369"/>
     <w:rsid w:val="00240AEF"/>
     <w:rsid w:val="0024397D"/>
-    <w:rsid w:val="00243CAA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00246AA2"/>
+    <w:rsid w:val="00243BB2"/>
+    <w:rsid w:val="0024409B"/>
+    <w:rsid w:val="00244529"/>
+    <w:rsid w:val="00244EDB"/>
+    <w:rsid w:val="0024534C"/>
     <w:rsid w:val="00247E65"/>
-    <w:rsid w:val="00251092"/>
+    <w:rsid w:val="0025080C"/>
+    <w:rsid w:val="0025207C"/>
     <w:rsid w:val="00254774"/>
     <w:rsid w:val="0025577D"/>
-    <w:rsid w:val="00255A4D"/>
     <w:rsid w:val="00255CB4"/>
+    <w:rsid w:val="0025607E"/>
     <w:rsid w:val="00256481"/>
-    <w:rsid w:val="0025735F"/>
-    <w:rsid w:val="00260978"/>
+    <w:rsid w:val="002564B0"/>
+    <w:rsid w:val="00257643"/>
+    <w:rsid w:val="00260080"/>
+    <w:rsid w:val="00260770"/>
+    <w:rsid w:val="00260E1E"/>
+    <w:rsid w:val="00260F6E"/>
+    <w:rsid w:val="00261EA3"/>
+    <w:rsid w:val="00262D53"/>
     <w:rsid w:val="00263CA8"/>
-    <w:rsid w:val="00263E78"/>
     <w:rsid w:val="002643F3"/>
     <w:rsid w:val="0026448F"/>
-    <w:rsid w:val="00264AA8"/>
-    <w:rsid w:val="00264D83"/>
     <w:rsid w:val="002660BC"/>
-    <w:rsid w:val="002668A1"/>
+    <w:rsid w:val="00267042"/>
     <w:rsid w:val="00267FE2"/>
+    <w:rsid w:val="0027020F"/>
     <w:rsid w:val="002707F7"/>
     <w:rsid w:val="00270B46"/>
-    <w:rsid w:val="002717B0"/>
+    <w:rsid w:val="00270E66"/>
     <w:rsid w:val="002721FA"/>
-    <w:rsid w:val="00272284"/>
+    <w:rsid w:val="00272758"/>
     <w:rsid w:val="00272E1D"/>
     <w:rsid w:val="00275F5E"/>
+    <w:rsid w:val="00276096"/>
+    <w:rsid w:val="002764CB"/>
+    <w:rsid w:val="0027673E"/>
     <w:rsid w:val="00277A52"/>
-    <w:rsid w:val="00284256"/>
+    <w:rsid w:val="00277D0B"/>
+    <w:rsid w:val="0028052A"/>
+    <w:rsid w:val="002805C4"/>
+    <w:rsid w:val="00283CA8"/>
+    <w:rsid w:val="002845D3"/>
+    <w:rsid w:val="00284AD9"/>
     <w:rsid w:val="00284E5C"/>
-    <w:rsid w:val="002867C7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00294383"/>
+    <w:rsid w:val="00285752"/>
+    <w:rsid w:val="0028792C"/>
+    <w:rsid w:val="002879F1"/>
+    <w:rsid w:val="002905D8"/>
+    <w:rsid w:val="00290DB9"/>
+    <w:rsid w:val="00291155"/>
+    <w:rsid w:val="00291F7B"/>
+    <w:rsid w:val="00292ECE"/>
+    <w:rsid w:val="002940C6"/>
     <w:rsid w:val="00294B1B"/>
     <w:rsid w:val="00294CA9"/>
     <w:rsid w:val="00295998"/>
-    <w:rsid w:val="00296E8B"/>
+    <w:rsid w:val="002969C3"/>
+    <w:rsid w:val="00297030"/>
+    <w:rsid w:val="002A1320"/>
+    <w:rsid w:val="002A19C0"/>
     <w:rsid w:val="002A2068"/>
     <w:rsid w:val="002A206F"/>
-    <w:rsid w:val="002A22BC"/>
     <w:rsid w:val="002A2980"/>
-    <w:rsid w:val="002A3878"/>
+    <w:rsid w:val="002A33F3"/>
     <w:rsid w:val="002A4896"/>
     <w:rsid w:val="002A49B8"/>
+    <w:rsid w:val="002A4D9A"/>
     <w:rsid w:val="002A4E8C"/>
+    <w:rsid w:val="002A5179"/>
     <w:rsid w:val="002A57D8"/>
     <w:rsid w:val="002A5D07"/>
-    <w:rsid w:val="002A5DBC"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002B7BD1"/>
+    <w:rsid w:val="002A7146"/>
+    <w:rsid w:val="002B260A"/>
+    <w:rsid w:val="002B57CF"/>
+    <w:rsid w:val="002B67A3"/>
+    <w:rsid w:val="002C12CE"/>
     <w:rsid w:val="002C155C"/>
+    <w:rsid w:val="002C2FAB"/>
     <w:rsid w:val="002C3395"/>
-    <w:rsid w:val="002C35A0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002C5303"/>
+    <w:rsid w:val="002C4269"/>
+    <w:rsid w:val="002C451D"/>
     <w:rsid w:val="002C547E"/>
+    <w:rsid w:val="002C55DF"/>
     <w:rsid w:val="002C5F73"/>
-    <w:rsid w:val="002C68A7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D1FCA"/>
+    <w:rsid w:val="002C7DA5"/>
+    <w:rsid w:val="002D3381"/>
     <w:rsid w:val="002D34A9"/>
+    <w:rsid w:val="002D45E4"/>
     <w:rsid w:val="002D478C"/>
-    <w:rsid w:val="002D7D0F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002E675D"/>
+    <w:rsid w:val="002D5755"/>
+    <w:rsid w:val="002D6121"/>
+    <w:rsid w:val="002D71DF"/>
+    <w:rsid w:val="002D72DF"/>
+    <w:rsid w:val="002E04EA"/>
+    <w:rsid w:val="002E0765"/>
+    <w:rsid w:val="002E2948"/>
+    <w:rsid w:val="002E373E"/>
+    <w:rsid w:val="002E5E11"/>
     <w:rsid w:val="002E7287"/>
-    <w:rsid w:val="002F0A58"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002F3B35"/>
+    <w:rsid w:val="002F00E3"/>
+    <w:rsid w:val="002F0A95"/>
+    <w:rsid w:val="002F13AD"/>
+    <w:rsid w:val="002F1FFB"/>
+    <w:rsid w:val="002F2A9F"/>
+    <w:rsid w:val="002F3E66"/>
     <w:rsid w:val="002F4183"/>
-    <w:rsid w:val="002F5987"/>
-    <w:rsid w:val="002F5D01"/>
+    <w:rsid w:val="002F475D"/>
+    <w:rsid w:val="002F5272"/>
+    <w:rsid w:val="002F664F"/>
     <w:rsid w:val="002F7A63"/>
-    <w:rsid w:val="0030038D"/>
-    <w:rsid w:val="00300BAE"/>
+    <w:rsid w:val="003003C0"/>
+    <w:rsid w:val="0030068B"/>
+    <w:rsid w:val="00300855"/>
     <w:rsid w:val="00302737"/>
-    <w:rsid w:val="00304450"/>
+    <w:rsid w:val="00302A61"/>
+    <w:rsid w:val="003045D1"/>
     <w:rsid w:val="003045F6"/>
+    <w:rsid w:val="00304D73"/>
+    <w:rsid w:val="00305182"/>
     <w:rsid w:val="003056D6"/>
+    <w:rsid w:val="0030598B"/>
+    <w:rsid w:val="0030672D"/>
     <w:rsid w:val="00306E0A"/>
+    <w:rsid w:val="00306F39"/>
+    <w:rsid w:val="00307CCF"/>
+    <w:rsid w:val="00311270"/>
+    <w:rsid w:val="003113E0"/>
+    <w:rsid w:val="003118D7"/>
+    <w:rsid w:val="00312C1B"/>
+    <w:rsid w:val="003138AA"/>
+    <w:rsid w:val="00313917"/>
     <w:rsid w:val="00314B0B"/>
+    <w:rsid w:val="003156F5"/>
+    <w:rsid w:val="00316098"/>
     <w:rsid w:val="00316631"/>
     <w:rsid w:val="00316EE5"/>
-    <w:rsid w:val="003173DC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0032440F"/>
+    <w:rsid w:val="00320E49"/>
+    <w:rsid w:val="003214A9"/>
+    <w:rsid w:val="00321A46"/>
+    <w:rsid w:val="00322F17"/>
     <w:rsid w:val="0032477D"/>
+    <w:rsid w:val="003257E9"/>
     <w:rsid w:val="003262D2"/>
-    <w:rsid w:val="0032731B"/>
+    <w:rsid w:val="00327329"/>
+    <w:rsid w:val="00327477"/>
     <w:rsid w:val="00327499"/>
     <w:rsid w:val="00327DDD"/>
+    <w:rsid w:val="0033058A"/>
+    <w:rsid w:val="0033064E"/>
+    <w:rsid w:val="00330AC7"/>
+    <w:rsid w:val="003316A0"/>
+    <w:rsid w:val="0033187D"/>
     <w:rsid w:val="0033195A"/>
     <w:rsid w:val="00332A82"/>
-    <w:rsid w:val="00332B85"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00340D9C"/>
+    <w:rsid w:val="00334122"/>
+    <w:rsid w:val="00334913"/>
+    <w:rsid w:val="003350EA"/>
+    <w:rsid w:val="00335120"/>
+    <w:rsid w:val="003371DB"/>
+    <w:rsid w:val="00337C8A"/>
+    <w:rsid w:val="003404B4"/>
     <w:rsid w:val="0034130D"/>
+    <w:rsid w:val="0034133C"/>
+    <w:rsid w:val="003416A3"/>
+    <w:rsid w:val="00341BA7"/>
+    <w:rsid w:val="00342143"/>
+    <w:rsid w:val="00342F57"/>
+    <w:rsid w:val="00343DFD"/>
     <w:rsid w:val="0034477A"/>
-    <w:rsid w:val="00344D60"/>
+    <w:rsid w:val="00344D4F"/>
+    <w:rsid w:val="0034596B"/>
     <w:rsid w:val="00346C40"/>
+    <w:rsid w:val="00347C60"/>
+    <w:rsid w:val="00350450"/>
     <w:rsid w:val="003504FE"/>
-    <w:rsid w:val="00351CEF"/>
+    <w:rsid w:val="00350A6A"/>
+    <w:rsid w:val="003518E2"/>
+    <w:rsid w:val="00351DF3"/>
     <w:rsid w:val="003521B8"/>
     <w:rsid w:val="00352316"/>
-    <w:rsid w:val="0035316E"/>
+    <w:rsid w:val="00352E8A"/>
+    <w:rsid w:val="0035324B"/>
+    <w:rsid w:val="003543C9"/>
     <w:rsid w:val="00354514"/>
-    <w:rsid w:val="00354D12"/>
     <w:rsid w:val="003550DA"/>
     <w:rsid w:val="003558E7"/>
+    <w:rsid w:val="00355E11"/>
     <w:rsid w:val="00357C5C"/>
-    <w:rsid w:val="003601E8"/>
-    <w:rsid w:val="00361146"/>
     <w:rsid w:val="00361CC3"/>
-    <w:rsid w:val="003622B9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003629F5"/>
+    <w:rsid w:val="00362941"/>
+    <w:rsid w:val="00362ACB"/>
+    <w:rsid w:val="00362BC6"/>
+    <w:rsid w:val="00362BEC"/>
+    <w:rsid w:val="003636A4"/>
     <w:rsid w:val="00365CE8"/>
-    <w:rsid w:val="0036684C"/>
-    <w:rsid w:val="003700B8"/>
+    <w:rsid w:val="00367870"/>
+    <w:rsid w:val="00370741"/>
     <w:rsid w:val="0037146A"/>
-    <w:rsid w:val="00371AE2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003769A0"/>
+    <w:rsid w:val="0037176A"/>
+    <w:rsid w:val="00371907"/>
+    <w:rsid w:val="00375479"/>
+    <w:rsid w:val="0037664B"/>
+    <w:rsid w:val="0037754F"/>
+    <w:rsid w:val="00377ACE"/>
     <w:rsid w:val="00380C4B"/>
-    <w:rsid w:val="003813BF"/>
     <w:rsid w:val="003814EF"/>
     <w:rsid w:val="00383267"/>
+    <w:rsid w:val="003837F6"/>
     <w:rsid w:val="00383DA8"/>
     <w:rsid w:val="00384469"/>
-    <w:rsid w:val="0039057C"/>
+    <w:rsid w:val="0038596A"/>
+    <w:rsid w:val="003916D4"/>
+    <w:rsid w:val="003923B5"/>
+    <w:rsid w:val="00392557"/>
+    <w:rsid w:val="00392D92"/>
     <w:rsid w:val="00393270"/>
+    <w:rsid w:val="0039344B"/>
     <w:rsid w:val="00393D1A"/>
-    <w:rsid w:val="00394DF1"/>
+    <w:rsid w:val="00394D6A"/>
     <w:rsid w:val="00394F4A"/>
-    <w:rsid w:val="003974F9"/>
+    <w:rsid w:val="003958CF"/>
+    <w:rsid w:val="00396613"/>
+    <w:rsid w:val="00396711"/>
+    <w:rsid w:val="003A05A0"/>
     <w:rsid w:val="003A05C5"/>
+    <w:rsid w:val="003A0B07"/>
     <w:rsid w:val="003A13CA"/>
+    <w:rsid w:val="003A17FF"/>
+    <w:rsid w:val="003A1AEA"/>
+    <w:rsid w:val="003A1F5A"/>
     <w:rsid w:val="003A231A"/>
+    <w:rsid w:val="003A29AD"/>
+    <w:rsid w:val="003A2CC8"/>
     <w:rsid w:val="003A3022"/>
+    <w:rsid w:val="003A3587"/>
     <w:rsid w:val="003A35A7"/>
     <w:rsid w:val="003A3BED"/>
     <w:rsid w:val="003A3DFE"/>
+    <w:rsid w:val="003A415B"/>
+    <w:rsid w:val="003A4A22"/>
+    <w:rsid w:val="003A4B51"/>
+    <w:rsid w:val="003A5721"/>
+    <w:rsid w:val="003A5AF1"/>
+    <w:rsid w:val="003A5B2A"/>
     <w:rsid w:val="003A683D"/>
-    <w:rsid w:val="003A7DA4"/>
+    <w:rsid w:val="003B2C69"/>
     <w:rsid w:val="003B2D3A"/>
     <w:rsid w:val="003B441D"/>
     <w:rsid w:val="003B47FF"/>
-    <w:rsid w:val="003B5D48"/>
+    <w:rsid w:val="003B5B43"/>
+    <w:rsid w:val="003B60D4"/>
     <w:rsid w:val="003B66A4"/>
+    <w:rsid w:val="003B7C61"/>
+    <w:rsid w:val="003C0A70"/>
+    <w:rsid w:val="003C0F81"/>
     <w:rsid w:val="003C0FDC"/>
     <w:rsid w:val="003C1628"/>
-    <w:rsid w:val="003C1968"/>
-    <w:rsid w:val="003D0515"/>
+    <w:rsid w:val="003C2B1B"/>
+    <w:rsid w:val="003C43EF"/>
+    <w:rsid w:val="003C4495"/>
+    <w:rsid w:val="003C464D"/>
+    <w:rsid w:val="003C4B53"/>
+    <w:rsid w:val="003C4FF3"/>
+    <w:rsid w:val="003D0406"/>
     <w:rsid w:val="003D20C4"/>
-    <w:rsid w:val="003D2D3C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D6FCF"/>
+    <w:rsid w:val="003D2E4C"/>
+    <w:rsid w:val="003D3487"/>
+    <w:rsid w:val="003D4133"/>
+    <w:rsid w:val="003D4D5B"/>
+    <w:rsid w:val="003D4F68"/>
+    <w:rsid w:val="003D68A3"/>
     <w:rsid w:val="003D72A1"/>
+    <w:rsid w:val="003D76CD"/>
+    <w:rsid w:val="003D7A9E"/>
+    <w:rsid w:val="003E0F35"/>
+    <w:rsid w:val="003E14A9"/>
+    <w:rsid w:val="003E1C0A"/>
     <w:rsid w:val="003E22CB"/>
     <w:rsid w:val="003E258F"/>
-    <w:rsid w:val="003E284D"/>
+    <w:rsid w:val="003E3AF4"/>
+    <w:rsid w:val="003E3D8A"/>
     <w:rsid w:val="003E3F93"/>
+    <w:rsid w:val="003E432A"/>
+    <w:rsid w:val="003E44AF"/>
     <w:rsid w:val="003E4568"/>
-    <w:rsid w:val="003E4FF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F38FB"/>
+    <w:rsid w:val="003E54B7"/>
+    <w:rsid w:val="003E5FA0"/>
+    <w:rsid w:val="003E60F8"/>
+    <w:rsid w:val="003E740C"/>
+    <w:rsid w:val="003F0F13"/>
+    <w:rsid w:val="003F215B"/>
+    <w:rsid w:val="003F40BA"/>
     <w:rsid w:val="003F5F7A"/>
+    <w:rsid w:val="003F60B5"/>
+    <w:rsid w:val="003F6FC9"/>
     <w:rsid w:val="004000E2"/>
     <w:rsid w:val="00400274"/>
     <w:rsid w:val="00400B9A"/>
+    <w:rsid w:val="004027AD"/>
+    <w:rsid w:val="00403758"/>
     <w:rsid w:val="00403D51"/>
-    <w:rsid w:val="00411BA3"/>
-    <w:rsid w:val="00411F37"/>
+    <w:rsid w:val="00404530"/>
+    <w:rsid w:val="00404C37"/>
+    <w:rsid w:val="004058BD"/>
+    <w:rsid w:val="0040597B"/>
+    <w:rsid w:val="0040778D"/>
+    <w:rsid w:val="00410A65"/>
     <w:rsid w:val="00413518"/>
-    <w:rsid w:val="00415BA6"/>
+    <w:rsid w:val="0041369A"/>
+    <w:rsid w:val="0041480C"/>
+    <w:rsid w:val="00415254"/>
+    <w:rsid w:val="0041625C"/>
     <w:rsid w:val="00416FB6"/>
-    <w:rsid w:val="00417A3C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00425815"/>
+    <w:rsid w:val="00417339"/>
+    <w:rsid w:val="0041739E"/>
+    <w:rsid w:val="0041783B"/>
+    <w:rsid w:val="004223A6"/>
+    <w:rsid w:val="0042286B"/>
+    <w:rsid w:val="00424A45"/>
+    <w:rsid w:val="004259F8"/>
+    <w:rsid w:val="00427BEE"/>
+    <w:rsid w:val="0043271A"/>
     <w:rsid w:val="00432796"/>
     <w:rsid w:val="00432EB4"/>
+    <w:rsid w:val="00432F29"/>
     <w:rsid w:val="00434057"/>
-    <w:rsid w:val="0043460A"/>
+    <w:rsid w:val="004349D6"/>
+    <w:rsid w:val="00435096"/>
+    <w:rsid w:val="00435179"/>
+    <w:rsid w:val="00435A3B"/>
+    <w:rsid w:val="00437EC9"/>
     <w:rsid w:val="0044241B"/>
+    <w:rsid w:val="0044261D"/>
     <w:rsid w:val="00443A29"/>
-    <w:rsid w:val="004441CA"/>
+    <w:rsid w:val="00443EE4"/>
+    <w:rsid w:val="00444190"/>
+    <w:rsid w:val="00444616"/>
+    <w:rsid w:val="0044477A"/>
     <w:rsid w:val="004448CA"/>
-    <w:rsid w:val="00444933"/>
-    <w:rsid w:val="004453CC"/>
     <w:rsid w:val="004468BC"/>
     <w:rsid w:val="00447517"/>
-    <w:rsid w:val="0045009F"/>
     <w:rsid w:val="00450760"/>
-    <w:rsid w:val="00451B1C"/>
+    <w:rsid w:val="00450FE7"/>
+    <w:rsid w:val="00451AA9"/>
+    <w:rsid w:val="00451C8B"/>
+    <w:rsid w:val="00452EC7"/>
+    <w:rsid w:val="00453175"/>
     <w:rsid w:val="00453780"/>
     <w:rsid w:val="0045398A"/>
-    <w:rsid w:val="00453A5D"/>
+    <w:rsid w:val="00453AC7"/>
     <w:rsid w:val="00455495"/>
-    <w:rsid w:val="00455F04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004628D1"/>
+    <w:rsid w:val="00455FD2"/>
+    <w:rsid w:val="0045736A"/>
+    <w:rsid w:val="00460DF1"/>
+    <w:rsid w:val="00461BB7"/>
+    <w:rsid w:val="00463CA5"/>
+    <w:rsid w:val="00464469"/>
+    <w:rsid w:val="00465117"/>
     <w:rsid w:val="0046519F"/>
+    <w:rsid w:val="00465236"/>
     <w:rsid w:val="004657FC"/>
+    <w:rsid w:val="004665B7"/>
     <w:rsid w:val="0046678C"/>
+    <w:rsid w:val="0046760B"/>
     <w:rsid w:val="004702B9"/>
     <w:rsid w:val="00470BB5"/>
-    <w:rsid w:val="004713D1"/>
     <w:rsid w:val="004718FE"/>
-    <w:rsid w:val="00474809"/>
-    <w:rsid w:val="0047498F"/>
+    <w:rsid w:val="00471F93"/>
+    <w:rsid w:val="00472F5C"/>
+    <w:rsid w:val="00473A67"/>
+    <w:rsid w:val="00474956"/>
+    <w:rsid w:val="00474B58"/>
     <w:rsid w:val="00474C83"/>
-    <w:rsid w:val="00474D62"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004807B9"/>
+    <w:rsid w:val="00476421"/>
+    <w:rsid w:val="00480DA8"/>
     <w:rsid w:val="004829FE"/>
+    <w:rsid w:val="00483130"/>
+    <w:rsid w:val="00483625"/>
+    <w:rsid w:val="004845FB"/>
+    <w:rsid w:val="004854F8"/>
     <w:rsid w:val="0048572B"/>
+    <w:rsid w:val="004871B3"/>
     <w:rsid w:val="00487807"/>
+    <w:rsid w:val="00487944"/>
     <w:rsid w:val="00490153"/>
-    <w:rsid w:val="00490E8F"/>
+    <w:rsid w:val="00491266"/>
+    <w:rsid w:val="004914A6"/>
+    <w:rsid w:val="00491EC7"/>
     <w:rsid w:val="00492522"/>
+    <w:rsid w:val="00492CAF"/>
     <w:rsid w:val="00494561"/>
+    <w:rsid w:val="00495006"/>
+    <w:rsid w:val="00495A25"/>
+    <w:rsid w:val="00495D87"/>
+    <w:rsid w:val="00495F6A"/>
+    <w:rsid w:val="004963D7"/>
+    <w:rsid w:val="00496E0E"/>
+    <w:rsid w:val="004978B8"/>
+    <w:rsid w:val="004A07BF"/>
+    <w:rsid w:val="004A1723"/>
     <w:rsid w:val="004A1D57"/>
-    <w:rsid w:val="004A2076"/>
     <w:rsid w:val="004A2462"/>
     <w:rsid w:val="004A2A46"/>
-    <w:rsid w:val="004A2E01"/>
     <w:rsid w:val="004A5050"/>
+    <w:rsid w:val="004A51EB"/>
+    <w:rsid w:val="004A61B9"/>
+    <w:rsid w:val="004A6DB8"/>
     <w:rsid w:val="004A7384"/>
-    <w:rsid w:val="004B2719"/>
+    <w:rsid w:val="004A7843"/>
+    <w:rsid w:val="004A7D24"/>
+    <w:rsid w:val="004A7DCF"/>
+    <w:rsid w:val="004B0C5D"/>
+    <w:rsid w:val="004B1084"/>
+    <w:rsid w:val="004B23A5"/>
+    <w:rsid w:val="004B247B"/>
     <w:rsid w:val="004B35BC"/>
     <w:rsid w:val="004B3E8D"/>
+    <w:rsid w:val="004B3FD6"/>
     <w:rsid w:val="004B50AE"/>
-    <w:rsid w:val="004B5288"/>
     <w:rsid w:val="004B5691"/>
-    <w:rsid w:val="004B7342"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B7BD0"/>
+    <w:rsid w:val="004B757F"/>
     <w:rsid w:val="004C0183"/>
     <w:rsid w:val="004C0761"/>
-    <w:rsid w:val="004C1DB6"/>
+    <w:rsid w:val="004C125A"/>
+    <w:rsid w:val="004C1830"/>
+    <w:rsid w:val="004C23A2"/>
+    <w:rsid w:val="004C2625"/>
     <w:rsid w:val="004C280F"/>
-    <w:rsid w:val="004C337F"/>
-    <w:rsid w:val="004C4853"/>
+    <w:rsid w:val="004C468D"/>
     <w:rsid w:val="004C554B"/>
+    <w:rsid w:val="004C5CFA"/>
     <w:rsid w:val="004C753E"/>
-    <w:rsid w:val="004C7652"/>
+    <w:rsid w:val="004C7780"/>
     <w:rsid w:val="004C7E89"/>
-    <w:rsid w:val="004D1847"/>
-    <w:rsid w:val="004D2EF4"/>
+    <w:rsid w:val="004D06F3"/>
+    <w:rsid w:val="004D17F4"/>
     <w:rsid w:val="004D3AE0"/>
-    <w:rsid w:val="004D4783"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D77EA"/>
+    <w:rsid w:val="004D5110"/>
+    <w:rsid w:val="004D52DA"/>
+    <w:rsid w:val="004D69FB"/>
     <w:rsid w:val="004E06E9"/>
+    <w:rsid w:val="004E0FAB"/>
+    <w:rsid w:val="004E2908"/>
     <w:rsid w:val="004E2C11"/>
-    <w:rsid w:val="004E3D2D"/>
-    <w:rsid w:val="004E6FFF"/>
+    <w:rsid w:val="004E2E25"/>
+    <w:rsid w:val="004E5ADD"/>
+    <w:rsid w:val="004E78FE"/>
+    <w:rsid w:val="004E7D05"/>
     <w:rsid w:val="004F07E5"/>
     <w:rsid w:val="004F0D4F"/>
     <w:rsid w:val="004F0F57"/>
     <w:rsid w:val="004F2470"/>
+    <w:rsid w:val="004F2C10"/>
+    <w:rsid w:val="004F2D29"/>
     <w:rsid w:val="004F38B8"/>
     <w:rsid w:val="004F3C75"/>
+    <w:rsid w:val="004F5BD1"/>
+    <w:rsid w:val="004F5EFD"/>
+    <w:rsid w:val="004F680F"/>
     <w:rsid w:val="004F7A38"/>
+    <w:rsid w:val="0050137C"/>
+    <w:rsid w:val="00502117"/>
+    <w:rsid w:val="005038F5"/>
+    <w:rsid w:val="00503E6D"/>
     <w:rsid w:val="00503EE0"/>
-    <w:rsid w:val="00504A77"/>
-    <w:rsid w:val="00504D2F"/>
     <w:rsid w:val="00504EE0"/>
-    <w:rsid w:val="00505B84"/>
-    <w:rsid w:val="005113F5"/>
+    <w:rsid w:val="0050535B"/>
+    <w:rsid w:val="00505EB1"/>
+    <w:rsid w:val="00506046"/>
+    <w:rsid w:val="005061E3"/>
+    <w:rsid w:val="005074B6"/>
+    <w:rsid w:val="00510478"/>
+    <w:rsid w:val="005104BB"/>
     <w:rsid w:val="00511841"/>
-    <w:rsid w:val="00512BFD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0051545A"/>
+    <w:rsid w:val="00511A6D"/>
+    <w:rsid w:val="00512153"/>
+    <w:rsid w:val="00514468"/>
+    <w:rsid w:val="00514DDE"/>
     <w:rsid w:val="00515ECB"/>
-    <w:rsid w:val="0051697E"/>
     <w:rsid w:val="00520331"/>
-    <w:rsid w:val="00520641"/>
     <w:rsid w:val="00521B6A"/>
     <w:rsid w:val="0052234D"/>
+    <w:rsid w:val="00522EE4"/>
+    <w:rsid w:val="005231CD"/>
     <w:rsid w:val="00523217"/>
-    <w:rsid w:val="00524FC6"/>
-    <w:rsid w:val="005279D1"/>
+    <w:rsid w:val="00524632"/>
+    <w:rsid w:val="0052542B"/>
+    <w:rsid w:val="00525B92"/>
+    <w:rsid w:val="00526159"/>
+    <w:rsid w:val="00526D6D"/>
+    <w:rsid w:val="00527000"/>
+    <w:rsid w:val="00527D19"/>
+    <w:rsid w:val="00530312"/>
     <w:rsid w:val="00530783"/>
+    <w:rsid w:val="00531B6D"/>
+    <w:rsid w:val="005341A3"/>
+    <w:rsid w:val="00534D2C"/>
+    <w:rsid w:val="00534D81"/>
     <w:rsid w:val="00536B89"/>
     <w:rsid w:val="00536CE1"/>
-    <w:rsid w:val="00537446"/>
+    <w:rsid w:val="00537533"/>
     <w:rsid w:val="005401AF"/>
+    <w:rsid w:val="00540486"/>
     <w:rsid w:val="00540586"/>
-    <w:rsid w:val="00541D88"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00542E35"/>
+    <w:rsid w:val="005417CD"/>
+    <w:rsid w:val="00541E39"/>
+    <w:rsid w:val="00542D7E"/>
+    <w:rsid w:val="00543389"/>
     <w:rsid w:val="005438C6"/>
-    <w:rsid w:val="00552158"/>
+    <w:rsid w:val="00543C52"/>
+    <w:rsid w:val="0054621E"/>
+    <w:rsid w:val="00551421"/>
+    <w:rsid w:val="00552A9C"/>
     <w:rsid w:val="005535E3"/>
-    <w:rsid w:val="005546C9"/>
     <w:rsid w:val="00554930"/>
-    <w:rsid w:val="00554D8C"/>
-    <w:rsid w:val="005566BD"/>
+    <w:rsid w:val="00554CC3"/>
+    <w:rsid w:val="005552B5"/>
+    <w:rsid w:val="00556658"/>
     <w:rsid w:val="00556A53"/>
+    <w:rsid w:val="0055774F"/>
+    <w:rsid w:val="005578DD"/>
+    <w:rsid w:val="00557BF4"/>
     <w:rsid w:val="005607C4"/>
-    <w:rsid w:val="005607F7"/>
     <w:rsid w:val="00560DD5"/>
-    <w:rsid w:val="005640FE"/>
+    <w:rsid w:val="00562454"/>
     <w:rsid w:val="0056434A"/>
+    <w:rsid w:val="005658E2"/>
+    <w:rsid w:val="005660B4"/>
     <w:rsid w:val="0056695E"/>
-    <w:rsid w:val="00566AD6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00571F71"/>
+    <w:rsid w:val="00566C96"/>
+    <w:rsid w:val="00567818"/>
+    <w:rsid w:val="00570790"/>
+    <w:rsid w:val="00571641"/>
     <w:rsid w:val="005720BF"/>
+    <w:rsid w:val="00572D29"/>
+    <w:rsid w:val="00572D3B"/>
     <w:rsid w:val="00572D8A"/>
     <w:rsid w:val="00572E71"/>
+    <w:rsid w:val="005736E3"/>
     <w:rsid w:val="00575829"/>
-    <w:rsid w:val="0057595D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00577A52"/>
+    <w:rsid w:val="00575E1B"/>
+    <w:rsid w:val="00576C00"/>
+    <w:rsid w:val="00580275"/>
     <w:rsid w:val="005803CD"/>
+    <w:rsid w:val="00580B63"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="00581869"/>
+    <w:rsid w:val="005838F8"/>
+    <w:rsid w:val="00583B84"/>
+    <w:rsid w:val="00583D2D"/>
     <w:rsid w:val="0058430F"/>
     <w:rsid w:val="00584916"/>
     <w:rsid w:val="00584C2C"/>
-    <w:rsid w:val="00585FC7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0059175D"/>
+    <w:rsid w:val="00584FE1"/>
+    <w:rsid w:val="005856C6"/>
+    <w:rsid w:val="005861B6"/>
+    <w:rsid w:val="00586608"/>
+    <w:rsid w:val="00587626"/>
+    <w:rsid w:val="00587CD5"/>
+    <w:rsid w:val="00590360"/>
+    <w:rsid w:val="00591721"/>
+    <w:rsid w:val="00592064"/>
+    <w:rsid w:val="00593262"/>
+    <w:rsid w:val="0059365D"/>
     <w:rsid w:val="005943CB"/>
+    <w:rsid w:val="00594456"/>
+    <w:rsid w:val="00594CB1"/>
     <w:rsid w:val="00594D9A"/>
-    <w:rsid w:val="00597F2A"/>
+    <w:rsid w:val="00595261"/>
+    <w:rsid w:val="005967C6"/>
+    <w:rsid w:val="00596C14"/>
     <w:rsid w:val="005A031D"/>
     <w:rsid w:val="005A06D4"/>
-    <w:rsid w:val="005A0870"/>
-    <w:rsid w:val="005A28F5"/>
+    <w:rsid w:val="005A0EB6"/>
+    <w:rsid w:val="005A0EE0"/>
+    <w:rsid w:val="005A160A"/>
+    <w:rsid w:val="005A1836"/>
+    <w:rsid w:val="005A185B"/>
+    <w:rsid w:val="005A2798"/>
+    <w:rsid w:val="005A3617"/>
     <w:rsid w:val="005A384F"/>
-    <w:rsid w:val="005A38E5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A4EE7"/>
     <w:rsid w:val="005A56A4"/>
     <w:rsid w:val="005A6341"/>
     <w:rsid w:val="005A6511"/>
+    <w:rsid w:val="005A69FA"/>
+    <w:rsid w:val="005A6EB7"/>
+    <w:rsid w:val="005A7196"/>
     <w:rsid w:val="005A7B5B"/>
-    <w:rsid w:val="005B1C08"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B2D2F"/>
+    <w:rsid w:val="005B0DB3"/>
+    <w:rsid w:val="005B1537"/>
     <w:rsid w:val="005B3518"/>
     <w:rsid w:val="005B41CA"/>
-    <w:rsid w:val="005B7D2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C19F7"/>
+    <w:rsid w:val="005B71FB"/>
+    <w:rsid w:val="005B7D49"/>
     <w:rsid w:val="005C1A32"/>
-    <w:rsid w:val="005C2AC9"/>
-    <w:rsid w:val="005C2AD9"/>
+    <w:rsid w:val="005C1B2E"/>
+    <w:rsid w:val="005C2650"/>
+    <w:rsid w:val="005C2DDC"/>
+    <w:rsid w:val="005C52A4"/>
+    <w:rsid w:val="005C669F"/>
+    <w:rsid w:val="005C6D04"/>
+    <w:rsid w:val="005C7953"/>
     <w:rsid w:val="005D0D3F"/>
+    <w:rsid w:val="005D0FEB"/>
     <w:rsid w:val="005D112C"/>
     <w:rsid w:val="005D1834"/>
+    <w:rsid w:val="005D259B"/>
     <w:rsid w:val="005D28B7"/>
-    <w:rsid w:val="005D3A3B"/>
-    <w:rsid w:val="005D57FC"/>
+    <w:rsid w:val="005D52FB"/>
+    <w:rsid w:val="005D53B6"/>
+    <w:rsid w:val="005D6411"/>
     <w:rsid w:val="005D6D7E"/>
-    <w:rsid w:val="005E19AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E478F"/>
+    <w:rsid w:val="005D725E"/>
+    <w:rsid w:val="005E1EE9"/>
+    <w:rsid w:val="005E3318"/>
+    <w:rsid w:val="005E4A61"/>
+    <w:rsid w:val="005E53B1"/>
     <w:rsid w:val="005E5820"/>
     <w:rsid w:val="005E624A"/>
-    <w:rsid w:val="005E669F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005F174E"/>
+    <w:rsid w:val="005E6622"/>
+    <w:rsid w:val="005E737E"/>
+    <w:rsid w:val="005E7F95"/>
+    <w:rsid w:val="005F1099"/>
+    <w:rsid w:val="005F13D3"/>
+    <w:rsid w:val="005F1DA2"/>
+    <w:rsid w:val="005F2908"/>
     <w:rsid w:val="005F324E"/>
-    <w:rsid w:val="005F3836"/>
+    <w:rsid w:val="005F416C"/>
     <w:rsid w:val="005F4B6C"/>
     <w:rsid w:val="005F4E97"/>
-    <w:rsid w:val="005F69CC"/>
+    <w:rsid w:val="005F549F"/>
+    <w:rsid w:val="005F6C30"/>
     <w:rsid w:val="005F6F31"/>
-    <w:rsid w:val="005F7C9B"/>
+    <w:rsid w:val="005F7073"/>
+    <w:rsid w:val="005F72BF"/>
     <w:rsid w:val="005F7D60"/>
-    <w:rsid w:val="00600688"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00604622"/>
+    <w:rsid w:val="00600D15"/>
+    <w:rsid w:val="0060158B"/>
+    <w:rsid w:val="00601936"/>
+    <w:rsid w:val="00601C4F"/>
+    <w:rsid w:val="00601E1D"/>
+    <w:rsid w:val="0060228B"/>
+    <w:rsid w:val="0060236A"/>
+    <w:rsid w:val="00603561"/>
+    <w:rsid w:val="00604858"/>
+    <w:rsid w:val="006050EE"/>
+    <w:rsid w:val="006051A3"/>
     <w:rsid w:val="006053DE"/>
+    <w:rsid w:val="00605533"/>
+    <w:rsid w:val="00605D9E"/>
+    <w:rsid w:val="0060618D"/>
     <w:rsid w:val="00611099"/>
-    <w:rsid w:val="006113C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061238E"/>
+    <w:rsid w:val="00612499"/>
+    <w:rsid w:val="0061254A"/>
     <w:rsid w:val="00612D8D"/>
-    <w:rsid w:val="00614060"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006151EC"/>
+    <w:rsid w:val="00614694"/>
+    <w:rsid w:val="00614724"/>
+    <w:rsid w:val="0061511E"/>
+    <w:rsid w:val="0061554A"/>
+    <w:rsid w:val="00615EB2"/>
     <w:rsid w:val="00616684"/>
+    <w:rsid w:val="0061704B"/>
     <w:rsid w:val="00617974"/>
-    <w:rsid w:val="00620042"/>
-    <w:rsid w:val="006201FF"/>
+    <w:rsid w:val="006206BB"/>
+    <w:rsid w:val="00621192"/>
     <w:rsid w:val="006211BC"/>
-    <w:rsid w:val="0062186C"/>
-    <w:rsid w:val="00621B6A"/>
+    <w:rsid w:val="00621F61"/>
+    <w:rsid w:val="00621FB7"/>
     <w:rsid w:val="006222B0"/>
-    <w:rsid w:val="00622F64"/>
-    <w:rsid w:val="00623897"/>
+    <w:rsid w:val="00622F8D"/>
+    <w:rsid w:val="00624399"/>
+    <w:rsid w:val="00624D12"/>
+    <w:rsid w:val="006250FB"/>
     <w:rsid w:val="00626214"/>
     <w:rsid w:val="00626273"/>
+    <w:rsid w:val="00626D6A"/>
     <w:rsid w:val="00626E96"/>
+    <w:rsid w:val="006274A4"/>
     <w:rsid w:val="006278C0"/>
-    <w:rsid w:val="006308DE"/>
+    <w:rsid w:val="00630290"/>
+    <w:rsid w:val="00631481"/>
     <w:rsid w:val="00631E30"/>
-    <w:rsid w:val="00632401"/>
+    <w:rsid w:val="00632E3D"/>
     <w:rsid w:val="00633253"/>
     <w:rsid w:val="006343B2"/>
+    <w:rsid w:val="00634663"/>
     <w:rsid w:val="00634978"/>
     <w:rsid w:val="00634F83"/>
+    <w:rsid w:val="00635656"/>
+    <w:rsid w:val="00635C86"/>
     <w:rsid w:val="00637636"/>
-    <w:rsid w:val="00640563"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006449FF"/>
+    <w:rsid w:val="00637A2D"/>
+    <w:rsid w:val="00640D75"/>
+    <w:rsid w:val="00641878"/>
     <w:rsid w:val="00644A8B"/>
-    <w:rsid w:val="00645293"/>
+    <w:rsid w:val="00645C20"/>
+    <w:rsid w:val="00647A68"/>
     <w:rsid w:val="00647D86"/>
     <w:rsid w:val="00652006"/>
     <w:rsid w:val="0065246C"/>
+    <w:rsid w:val="00654D27"/>
+    <w:rsid w:val="00654F15"/>
     <w:rsid w:val="0065549B"/>
-    <w:rsid w:val="00660C80"/>
-    <w:rsid w:val="00664171"/>
+    <w:rsid w:val="00662459"/>
+    <w:rsid w:val="006637A3"/>
     <w:rsid w:val="006651FC"/>
     <w:rsid w:val="00665241"/>
     <w:rsid w:val="00665277"/>
-    <w:rsid w:val="00665583"/>
     <w:rsid w:val="006655A4"/>
-    <w:rsid w:val="006658A8"/>
+    <w:rsid w:val="0066565D"/>
+    <w:rsid w:val="0066591D"/>
     <w:rsid w:val="006664DF"/>
-    <w:rsid w:val="00670714"/>
+    <w:rsid w:val="00667667"/>
+    <w:rsid w:val="00667719"/>
     <w:rsid w:val="00671C60"/>
-    <w:rsid w:val="00672DD1"/>
+    <w:rsid w:val="00672625"/>
     <w:rsid w:val="00672E7A"/>
+    <w:rsid w:val="006736ED"/>
+    <w:rsid w:val="00673CDD"/>
     <w:rsid w:val="00673DC6"/>
+    <w:rsid w:val="00674568"/>
     <w:rsid w:val="00674C23"/>
-    <w:rsid w:val="00677021"/>
+    <w:rsid w:val="00674FE7"/>
+    <w:rsid w:val="00675241"/>
+    <w:rsid w:val="00676FF0"/>
     <w:rsid w:val="00677C85"/>
+    <w:rsid w:val="00680748"/>
     <w:rsid w:val="00680AF7"/>
+    <w:rsid w:val="006817C2"/>
     <w:rsid w:val="00681CD4"/>
-    <w:rsid w:val="006841DF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00686749"/>
+    <w:rsid w:val="0068211C"/>
+    <w:rsid w:val="0068250F"/>
+    <w:rsid w:val="006827E4"/>
+    <w:rsid w:val="00684BBD"/>
+    <w:rsid w:val="006851AB"/>
+    <w:rsid w:val="006867F9"/>
     <w:rsid w:val="00686948"/>
-    <w:rsid w:val="00690F4C"/>
+    <w:rsid w:val="00690452"/>
     <w:rsid w:val="00691CC4"/>
     <w:rsid w:val="0069273F"/>
+    <w:rsid w:val="00693BED"/>
+    <w:rsid w:val="006942F4"/>
     <w:rsid w:val="006950B9"/>
+    <w:rsid w:val="00695779"/>
     <w:rsid w:val="00695965"/>
     <w:rsid w:val="006960B5"/>
-    <w:rsid w:val="006A12F9"/>
-    <w:rsid w:val="006A1B7A"/>
+    <w:rsid w:val="00696F1E"/>
+    <w:rsid w:val="0069790B"/>
     <w:rsid w:val="006A1B9F"/>
-    <w:rsid w:val="006A306E"/>
+    <w:rsid w:val="006A1FCD"/>
     <w:rsid w:val="006A3251"/>
+    <w:rsid w:val="006A3E2C"/>
+    <w:rsid w:val="006A3F90"/>
     <w:rsid w:val="006A5CF6"/>
     <w:rsid w:val="006A7B8B"/>
     <w:rsid w:val="006B04CE"/>
+    <w:rsid w:val="006B11BE"/>
+    <w:rsid w:val="006B17E1"/>
+    <w:rsid w:val="006B241D"/>
     <w:rsid w:val="006B3540"/>
-    <w:rsid w:val="006B42E4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B4955"/>
     <w:rsid w:val="006B4C68"/>
-    <w:rsid w:val="006B5988"/>
-    <w:rsid w:val="006B7EAA"/>
+    <w:rsid w:val="006B4F1A"/>
+    <w:rsid w:val="006B53E2"/>
+    <w:rsid w:val="006B5478"/>
+    <w:rsid w:val="006B57DD"/>
+    <w:rsid w:val="006C0080"/>
+    <w:rsid w:val="006C06FE"/>
+    <w:rsid w:val="006C098C"/>
+    <w:rsid w:val="006C1381"/>
     <w:rsid w:val="006C1C1B"/>
-    <w:rsid w:val="006C21E7"/>
+    <w:rsid w:val="006C1DD6"/>
+    <w:rsid w:val="006C21D4"/>
+    <w:rsid w:val="006C339E"/>
+    <w:rsid w:val="006C346C"/>
     <w:rsid w:val="006C3518"/>
     <w:rsid w:val="006C3FD7"/>
     <w:rsid w:val="006C44E9"/>
+    <w:rsid w:val="006C450A"/>
     <w:rsid w:val="006C4C77"/>
+    <w:rsid w:val="006C7539"/>
+    <w:rsid w:val="006C7D23"/>
+    <w:rsid w:val="006D1BF1"/>
+    <w:rsid w:val="006D2513"/>
     <w:rsid w:val="006D34BA"/>
-    <w:rsid w:val="006D3D90"/>
+    <w:rsid w:val="006D3F29"/>
     <w:rsid w:val="006D3FDB"/>
-    <w:rsid w:val="006D571A"/>
+    <w:rsid w:val="006D4845"/>
     <w:rsid w:val="006D658C"/>
-    <w:rsid w:val="006D6906"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E2047"/>
+    <w:rsid w:val="006D77EE"/>
+    <w:rsid w:val="006E0491"/>
+    <w:rsid w:val="006E0BAE"/>
+    <w:rsid w:val="006E25C5"/>
     <w:rsid w:val="006E282A"/>
     <w:rsid w:val="006E3482"/>
+    <w:rsid w:val="006E492F"/>
     <w:rsid w:val="006E4DEC"/>
-    <w:rsid w:val="006E5052"/>
-    <w:rsid w:val="006E513B"/>
+    <w:rsid w:val="006E59A3"/>
     <w:rsid w:val="006E59B8"/>
+    <w:rsid w:val="006E5D40"/>
     <w:rsid w:val="006E5F96"/>
+    <w:rsid w:val="006E61CE"/>
+    <w:rsid w:val="006E6627"/>
+    <w:rsid w:val="006E67EA"/>
     <w:rsid w:val="006F0A51"/>
-    <w:rsid w:val="006F3358"/>
-    <w:rsid w:val="006F71B9"/>
+    <w:rsid w:val="006F183C"/>
+    <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F2050"/>
+    <w:rsid w:val="006F255E"/>
+    <w:rsid w:val="006F3543"/>
+    <w:rsid w:val="006F354E"/>
+    <w:rsid w:val="006F380D"/>
+    <w:rsid w:val="006F3D64"/>
+    <w:rsid w:val="006F48F8"/>
+    <w:rsid w:val="006F4968"/>
+    <w:rsid w:val="006F5D4E"/>
+    <w:rsid w:val="006F647A"/>
     <w:rsid w:val="006F746C"/>
     <w:rsid w:val="006F7A4C"/>
-    <w:rsid w:val="006F7BFD"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007144DD"/>
+    <w:rsid w:val="00700561"/>
+    <w:rsid w:val="00700B1B"/>
+    <w:rsid w:val="00700BA1"/>
+    <w:rsid w:val="00702AC5"/>
+    <w:rsid w:val="00703235"/>
+    <w:rsid w:val="007045E2"/>
+    <w:rsid w:val="00704607"/>
+    <w:rsid w:val="0070462F"/>
+    <w:rsid w:val="00704FE4"/>
+    <w:rsid w:val="00705DFE"/>
+    <w:rsid w:val="00710B02"/>
+    <w:rsid w:val="007117C0"/>
+    <w:rsid w:val="00713DB8"/>
     <w:rsid w:val="00715B36"/>
+    <w:rsid w:val="00715FD9"/>
+    <w:rsid w:val="007164AA"/>
     <w:rsid w:val="007172F1"/>
+    <w:rsid w:val="00720386"/>
+    <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="00720EDD"/>
+    <w:rsid w:val="0072118D"/>
+    <w:rsid w:val="00721618"/>
+    <w:rsid w:val="00721913"/>
+    <w:rsid w:val="00721B86"/>
     <w:rsid w:val="00721F36"/>
+    <w:rsid w:val="00722326"/>
     <w:rsid w:val="00722B5D"/>
-    <w:rsid w:val="007250CB"/>
+    <w:rsid w:val="0072452E"/>
     <w:rsid w:val="00725EA1"/>
-    <w:rsid w:val="00727740"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00733EE7"/>
+    <w:rsid w:val="00726916"/>
+    <w:rsid w:val="00726A4A"/>
+    <w:rsid w:val="0072704E"/>
+    <w:rsid w:val="007333B9"/>
     <w:rsid w:val="0073427D"/>
-    <w:rsid w:val="00736F43"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00740AD4"/>
+    <w:rsid w:val="0073540A"/>
+    <w:rsid w:val="00736BFB"/>
     <w:rsid w:val="007412C3"/>
     <w:rsid w:val="0074344B"/>
-    <w:rsid w:val="00743693"/>
-    <w:rsid w:val="00743949"/>
+    <w:rsid w:val="00743CA8"/>
+    <w:rsid w:val="007444F7"/>
+    <w:rsid w:val="007459B8"/>
     <w:rsid w:val="00745E9A"/>
-    <w:rsid w:val="00747FBD"/>
+    <w:rsid w:val="00746C78"/>
+    <w:rsid w:val="0075079F"/>
     <w:rsid w:val="00750EA1"/>
     <w:rsid w:val="00752484"/>
-    <w:rsid w:val="0075650A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0075731A"/>
+    <w:rsid w:val="007575E9"/>
     <w:rsid w:val="007577DC"/>
     <w:rsid w:val="0076214F"/>
-    <w:rsid w:val="007639A7"/>
+    <w:rsid w:val="00764377"/>
     <w:rsid w:val="007649B9"/>
-    <w:rsid w:val="007701F8"/>
+    <w:rsid w:val="00765FC2"/>
+    <w:rsid w:val="00770B75"/>
+    <w:rsid w:val="007714FF"/>
     <w:rsid w:val="00771668"/>
-    <w:rsid w:val="007741C1"/>
+    <w:rsid w:val="007724C7"/>
+    <w:rsid w:val="00772BE1"/>
+    <w:rsid w:val="007730F1"/>
+    <w:rsid w:val="007737B6"/>
+    <w:rsid w:val="00774AF0"/>
     <w:rsid w:val="00774F22"/>
-    <w:rsid w:val="007758FC"/>
     <w:rsid w:val="00782307"/>
+    <w:rsid w:val="00782C5C"/>
     <w:rsid w:val="00782F74"/>
+    <w:rsid w:val="00783551"/>
+    <w:rsid w:val="0078387B"/>
     <w:rsid w:val="00784F23"/>
-    <w:rsid w:val="00784F8B"/>
-    <w:rsid w:val="0078501A"/>
+    <w:rsid w:val="007851FC"/>
+    <w:rsid w:val="007855EA"/>
     <w:rsid w:val="0078560A"/>
-    <w:rsid w:val="00785AFD"/>
     <w:rsid w:val="00785BF8"/>
+    <w:rsid w:val="00786635"/>
+    <w:rsid w:val="00787012"/>
+    <w:rsid w:val="00787544"/>
+    <w:rsid w:val="007907EB"/>
+    <w:rsid w:val="00790C9D"/>
+    <w:rsid w:val="00790CB6"/>
+    <w:rsid w:val="00791DCE"/>
     <w:rsid w:val="0079226E"/>
+    <w:rsid w:val="00793648"/>
+    <w:rsid w:val="007937BB"/>
     <w:rsid w:val="00793C28"/>
     <w:rsid w:val="00794935"/>
-    <w:rsid w:val="00795DDC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007A37C2"/>
+    <w:rsid w:val="00796760"/>
+    <w:rsid w:val="00796975"/>
+    <w:rsid w:val="007972CE"/>
+    <w:rsid w:val="007974CF"/>
+    <w:rsid w:val="007A05ED"/>
+    <w:rsid w:val="007A15DB"/>
+    <w:rsid w:val="007A1CE2"/>
     <w:rsid w:val="007A45CE"/>
     <w:rsid w:val="007A55B0"/>
-    <w:rsid w:val="007A66C3"/>
+    <w:rsid w:val="007A65AE"/>
+    <w:rsid w:val="007A678D"/>
+    <w:rsid w:val="007A6A94"/>
     <w:rsid w:val="007A6C54"/>
     <w:rsid w:val="007A6E48"/>
-    <w:rsid w:val="007A74AE"/>
-    <w:rsid w:val="007B0AC6"/>
+    <w:rsid w:val="007A705F"/>
+    <w:rsid w:val="007A78FE"/>
+    <w:rsid w:val="007B0187"/>
     <w:rsid w:val="007B0DDC"/>
     <w:rsid w:val="007B11DD"/>
+    <w:rsid w:val="007B153F"/>
     <w:rsid w:val="007B2073"/>
+    <w:rsid w:val="007B24CD"/>
     <w:rsid w:val="007B262D"/>
-    <w:rsid w:val="007B35C5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007B7C79"/>
+    <w:rsid w:val="007B4A55"/>
+    <w:rsid w:val="007B5415"/>
+    <w:rsid w:val="007B5418"/>
     <w:rsid w:val="007C0902"/>
-    <w:rsid w:val="007C178C"/>
-    <w:rsid w:val="007C1DDF"/>
+    <w:rsid w:val="007C0E6F"/>
+    <w:rsid w:val="007C1F3E"/>
     <w:rsid w:val="007C2B34"/>
+    <w:rsid w:val="007C3890"/>
+    <w:rsid w:val="007C3E50"/>
+    <w:rsid w:val="007C3F92"/>
+    <w:rsid w:val="007C62EF"/>
     <w:rsid w:val="007C709C"/>
-    <w:rsid w:val="007D00A7"/>
+    <w:rsid w:val="007C7F32"/>
+    <w:rsid w:val="007D0172"/>
+    <w:rsid w:val="007D0449"/>
     <w:rsid w:val="007D0F81"/>
-    <w:rsid w:val="007D2AFF"/>
-    <w:rsid w:val="007D3B8E"/>
+    <w:rsid w:val="007D1BA4"/>
+    <w:rsid w:val="007D2AAE"/>
+    <w:rsid w:val="007D2C27"/>
     <w:rsid w:val="007D407D"/>
     <w:rsid w:val="007D4512"/>
     <w:rsid w:val="007D670D"/>
-    <w:rsid w:val="007D7813"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E6BD9"/>
+    <w:rsid w:val="007D7A92"/>
+    <w:rsid w:val="007D7EA9"/>
+    <w:rsid w:val="007E06DB"/>
+    <w:rsid w:val="007E2855"/>
+    <w:rsid w:val="007E3C8A"/>
+    <w:rsid w:val="007E3F10"/>
+    <w:rsid w:val="007E4610"/>
     <w:rsid w:val="007E7D06"/>
-    <w:rsid w:val="007F1801"/>
+    <w:rsid w:val="007F0B07"/>
+    <w:rsid w:val="007F0D98"/>
+    <w:rsid w:val="007F0F2B"/>
+    <w:rsid w:val="007F1CE6"/>
     <w:rsid w:val="007F2E0A"/>
-    <w:rsid w:val="007F4E09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00802F6D"/>
+    <w:rsid w:val="007F4762"/>
+    <w:rsid w:val="007F47D9"/>
+    <w:rsid w:val="007F6A7A"/>
+    <w:rsid w:val="007F78B0"/>
+    <w:rsid w:val="007F7C1B"/>
+    <w:rsid w:val="007F7C6E"/>
+    <w:rsid w:val="007F7CEF"/>
+    <w:rsid w:val="0080044F"/>
+    <w:rsid w:val="00800C2E"/>
+    <w:rsid w:val="00802DDE"/>
     <w:rsid w:val="008032DD"/>
-    <w:rsid w:val="00803C58"/>
     <w:rsid w:val="0080435B"/>
-    <w:rsid w:val="00804FD8"/>
+    <w:rsid w:val="008052B0"/>
+    <w:rsid w:val="00805D85"/>
     <w:rsid w:val="00806546"/>
-    <w:rsid w:val="00806E81"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00813088"/>
+    <w:rsid w:val="00807513"/>
+    <w:rsid w:val="00807953"/>
+    <w:rsid w:val="008108A4"/>
+    <w:rsid w:val="008108BA"/>
+    <w:rsid w:val="00810DB9"/>
+    <w:rsid w:val="008138BD"/>
     <w:rsid w:val="00813FDE"/>
     <w:rsid w:val="008147E7"/>
     <w:rsid w:val="00814A8E"/>
+    <w:rsid w:val="00815199"/>
+    <w:rsid w:val="00815E6F"/>
     <w:rsid w:val="00817315"/>
     <w:rsid w:val="0082146C"/>
     <w:rsid w:val="008217FB"/>
+    <w:rsid w:val="00821E01"/>
     <w:rsid w:val="008225C9"/>
     <w:rsid w:val="00822631"/>
-    <w:rsid w:val="008245D2"/>
+    <w:rsid w:val="00822A57"/>
+    <w:rsid w:val="008234B0"/>
+    <w:rsid w:val="00823521"/>
     <w:rsid w:val="00824CBF"/>
+    <w:rsid w:val="008254AA"/>
+    <w:rsid w:val="00825F93"/>
     <w:rsid w:val="00826653"/>
-    <w:rsid w:val="00827A66"/>
     <w:rsid w:val="00827DE9"/>
-    <w:rsid w:val="0083093A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00840187"/>
+    <w:rsid w:val="00831E60"/>
+    <w:rsid w:val="00832487"/>
+    <w:rsid w:val="008348E4"/>
+    <w:rsid w:val="0083498B"/>
+    <w:rsid w:val="00834D1A"/>
+    <w:rsid w:val="008351EE"/>
+    <w:rsid w:val="00836007"/>
+    <w:rsid w:val="00841729"/>
+    <w:rsid w:val="00841AD3"/>
     <w:rsid w:val="008425D0"/>
-    <w:rsid w:val="00842C15"/>
     <w:rsid w:val="0084334C"/>
     <w:rsid w:val="00843642"/>
+    <w:rsid w:val="00843AAA"/>
+    <w:rsid w:val="00843E58"/>
+    <w:rsid w:val="0084478E"/>
     <w:rsid w:val="00844A61"/>
-    <w:rsid w:val="00845C9A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0085081F"/>
+    <w:rsid w:val="00844CC9"/>
+    <w:rsid w:val="008457F6"/>
+    <w:rsid w:val="0085019A"/>
+    <w:rsid w:val="00850C1C"/>
     <w:rsid w:val="00851368"/>
+    <w:rsid w:val="00851AD2"/>
+    <w:rsid w:val="00851E89"/>
+    <w:rsid w:val="00851F26"/>
     <w:rsid w:val="00852869"/>
     <w:rsid w:val="00854867"/>
+    <w:rsid w:val="00856274"/>
+    <w:rsid w:val="00856558"/>
     <w:rsid w:val="00856DB6"/>
+    <w:rsid w:val="008572F7"/>
     <w:rsid w:val="008573DE"/>
+    <w:rsid w:val="00857457"/>
+    <w:rsid w:val="0085753E"/>
+    <w:rsid w:val="00857F56"/>
     <w:rsid w:val="0086024D"/>
     <w:rsid w:val="00860487"/>
+    <w:rsid w:val="008606E9"/>
+    <w:rsid w:val="00860CD7"/>
+    <w:rsid w:val="00860E0D"/>
     <w:rsid w:val="008613B8"/>
+    <w:rsid w:val="0086339E"/>
+    <w:rsid w:val="008642E9"/>
     <w:rsid w:val="00864921"/>
+    <w:rsid w:val="0086664F"/>
+    <w:rsid w:val="00866BFC"/>
+    <w:rsid w:val="0086736A"/>
+    <w:rsid w:val="008674B6"/>
     <w:rsid w:val="008676F3"/>
+    <w:rsid w:val="00871B14"/>
+    <w:rsid w:val="00871F8E"/>
+    <w:rsid w:val="008721DD"/>
     <w:rsid w:val="00872276"/>
-    <w:rsid w:val="00872439"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00874E5A"/>
+    <w:rsid w:val="00872E44"/>
+    <w:rsid w:val="00873017"/>
+    <w:rsid w:val="00873C21"/>
+    <w:rsid w:val="00873F89"/>
+    <w:rsid w:val="008740E2"/>
+    <w:rsid w:val="00876268"/>
+    <w:rsid w:val="008767E4"/>
     <w:rsid w:val="0087683D"/>
-    <w:rsid w:val="0087713F"/>
+    <w:rsid w:val="00877121"/>
+    <w:rsid w:val="00880BFC"/>
     <w:rsid w:val="00881271"/>
-    <w:rsid w:val="00882DC0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00886C09"/>
+    <w:rsid w:val="00881B97"/>
+    <w:rsid w:val="00881FC6"/>
+    <w:rsid w:val="00882C99"/>
+    <w:rsid w:val="00883945"/>
+    <w:rsid w:val="008843C0"/>
+    <w:rsid w:val="0088570E"/>
+    <w:rsid w:val="00885AEF"/>
     <w:rsid w:val="008871BE"/>
-    <w:rsid w:val="008875E7"/>
     <w:rsid w:val="00887F56"/>
-    <w:rsid w:val="0089005A"/>
     <w:rsid w:val="008909A1"/>
-    <w:rsid w:val="0089125E"/>
+    <w:rsid w:val="00890DB2"/>
+    <w:rsid w:val="008923D0"/>
+    <w:rsid w:val="0089240C"/>
     <w:rsid w:val="00892B7E"/>
-    <w:rsid w:val="00892CE3"/>
+    <w:rsid w:val="00892D09"/>
+    <w:rsid w:val="008932FD"/>
+    <w:rsid w:val="00893675"/>
+    <w:rsid w:val="00894407"/>
     <w:rsid w:val="00895AF0"/>
-    <w:rsid w:val="00896C71"/>
+    <w:rsid w:val="00895C97"/>
+    <w:rsid w:val="0089639D"/>
     <w:rsid w:val="00896D79"/>
     <w:rsid w:val="00897D59"/>
     <w:rsid w:val="008A005F"/>
-    <w:rsid w:val="008A1EFE"/>
-    <w:rsid w:val="008A2D1D"/>
+    <w:rsid w:val="008A159B"/>
+    <w:rsid w:val="008A16BE"/>
+    <w:rsid w:val="008A1B54"/>
+    <w:rsid w:val="008A1DE9"/>
     <w:rsid w:val="008A401F"/>
-    <w:rsid w:val="008A4B6D"/>
-    <w:rsid w:val="008A5583"/>
+    <w:rsid w:val="008A5A76"/>
+    <w:rsid w:val="008A689A"/>
     <w:rsid w:val="008A6E06"/>
-    <w:rsid w:val="008B298E"/>
     <w:rsid w:val="008B2D5E"/>
     <w:rsid w:val="008B37DF"/>
-    <w:rsid w:val="008B535E"/>
+    <w:rsid w:val="008B520B"/>
     <w:rsid w:val="008B564C"/>
-    <w:rsid w:val="008B6FD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C1647"/>
+    <w:rsid w:val="008B660A"/>
+    <w:rsid w:val="008B6AC5"/>
+    <w:rsid w:val="008B6E72"/>
+    <w:rsid w:val="008B7F12"/>
+    <w:rsid w:val="008C0CA6"/>
+    <w:rsid w:val="008C0E21"/>
+    <w:rsid w:val="008C119F"/>
     <w:rsid w:val="008C1CF8"/>
+    <w:rsid w:val="008C1F4A"/>
     <w:rsid w:val="008C2A67"/>
     <w:rsid w:val="008C3587"/>
-    <w:rsid w:val="008C4F77"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C6F52"/>
+    <w:rsid w:val="008C45E1"/>
+    <w:rsid w:val="008D0D8C"/>
     <w:rsid w:val="008D11E6"/>
-    <w:rsid w:val="008D3078"/>
-    <w:rsid w:val="008D32C6"/>
+    <w:rsid w:val="008D1C11"/>
+    <w:rsid w:val="008D2D6C"/>
     <w:rsid w:val="008D3839"/>
+    <w:rsid w:val="008D3A4A"/>
+    <w:rsid w:val="008D3AE4"/>
+    <w:rsid w:val="008D4009"/>
     <w:rsid w:val="008D4015"/>
+    <w:rsid w:val="008D4571"/>
     <w:rsid w:val="008D4DCD"/>
     <w:rsid w:val="008D4E10"/>
     <w:rsid w:val="008D5677"/>
     <w:rsid w:val="008D6489"/>
+    <w:rsid w:val="008D6C90"/>
+    <w:rsid w:val="008D7010"/>
+    <w:rsid w:val="008D7025"/>
+    <w:rsid w:val="008D7C99"/>
+    <w:rsid w:val="008D7F12"/>
     <w:rsid w:val="008E0238"/>
     <w:rsid w:val="008E1598"/>
-    <w:rsid w:val="008E3387"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008E3FF2"/>
+    <w:rsid w:val="008E166F"/>
+    <w:rsid w:val="008E3695"/>
     <w:rsid w:val="008E4093"/>
     <w:rsid w:val="008E4468"/>
     <w:rsid w:val="008E4DEC"/>
     <w:rsid w:val="008E4F2B"/>
     <w:rsid w:val="008E55AE"/>
+    <w:rsid w:val="008E663F"/>
+    <w:rsid w:val="008E67CE"/>
     <w:rsid w:val="008E6929"/>
-    <w:rsid w:val="008E7A4E"/>
+    <w:rsid w:val="008E69BF"/>
     <w:rsid w:val="008E7DE7"/>
+    <w:rsid w:val="008F0ABB"/>
+    <w:rsid w:val="008F1200"/>
+    <w:rsid w:val="008F1C35"/>
     <w:rsid w:val="008F1EF5"/>
-    <w:rsid w:val="008F3130"/>
+    <w:rsid w:val="008F356B"/>
     <w:rsid w:val="008F38C7"/>
     <w:rsid w:val="008F3C4D"/>
-    <w:rsid w:val="008F5E84"/>
-    <w:rsid w:val="009002D5"/>
+    <w:rsid w:val="008F7446"/>
+    <w:rsid w:val="008F760B"/>
+    <w:rsid w:val="00900412"/>
     <w:rsid w:val="00900C1A"/>
-    <w:rsid w:val="00901B2F"/>
-    <w:rsid w:val="00901FA8"/>
+    <w:rsid w:val="00901D10"/>
+    <w:rsid w:val="009024D6"/>
+    <w:rsid w:val="009032EB"/>
+    <w:rsid w:val="009041C1"/>
+    <w:rsid w:val="009051CC"/>
     <w:rsid w:val="009052FB"/>
+    <w:rsid w:val="00905804"/>
+    <w:rsid w:val="00906533"/>
+    <w:rsid w:val="00906BA4"/>
     <w:rsid w:val="009070F0"/>
-    <w:rsid w:val="00912DF4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009170E8"/>
+    <w:rsid w:val="00910F15"/>
+    <w:rsid w:val="0091110C"/>
+    <w:rsid w:val="00911647"/>
+    <w:rsid w:val="00912E97"/>
+    <w:rsid w:val="0091372C"/>
+    <w:rsid w:val="0091565C"/>
+    <w:rsid w:val="00915A66"/>
+    <w:rsid w:val="00915D04"/>
+    <w:rsid w:val="00915EEF"/>
     <w:rsid w:val="009170F7"/>
+    <w:rsid w:val="00920686"/>
+    <w:rsid w:val="0092157F"/>
+    <w:rsid w:val="00921681"/>
     <w:rsid w:val="00921962"/>
+    <w:rsid w:val="00921EC0"/>
     <w:rsid w:val="00922425"/>
-    <w:rsid w:val="00923A35"/>
-    <w:rsid w:val="0092602F"/>
+    <w:rsid w:val="009236D4"/>
     <w:rsid w:val="00926242"/>
     <w:rsid w:val="009273EC"/>
-    <w:rsid w:val="0093116E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00940C44"/>
+    <w:rsid w:val="009312F8"/>
+    <w:rsid w:val="00931305"/>
+    <w:rsid w:val="00931A6A"/>
+    <w:rsid w:val="009320FA"/>
+    <w:rsid w:val="0093363E"/>
+    <w:rsid w:val="009347AE"/>
+    <w:rsid w:val="00934B2D"/>
+    <w:rsid w:val="009367E2"/>
+    <w:rsid w:val="0093722E"/>
+    <w:rsid w:val="00937495"/>
+    <w:rsid w:val="00937828"/>
+    <w:rsid w:val="00937EDF"/>
+    <w:rsid w:val="00937F69"/>
+    <w:rsid w:val="0094019D"/>
+    <w:rsid w:val="00940E1A"/>
     <w:rsid w:val="0094223C"/>
-    <w:rsid w:val="00942D42"/>
     <w:rsid w:val="00942F2E"/>
+    <w:rsid w:val="00944F98"/>
+    <w:rsid w:val="00945544"/>
     <w:rsid w:val="00945A9B"/>
-    <w:rsid w:val="00947019"/>
-    <w:rsid w:val="00947388"/>
+    <w:rsid w:val="00945C87"/>
+    <w:rsid w:val="009507EE"/>
     <w:rsid w:val="009509E9"/>
     <w:rsid w:val="00950C03"/>
-    <w:rsid w:val="00951CAF"/>
-    <w:rsid w:val="0095219F"/>
+    <w:rsid w:val="00951854"/>
+    <w:rsid w:val="00951EEA"/>
+    <w:rsid w:val="009523EE"/>
     <w:rsid w:val="009525E5"/>
     <w:rsid w:val="00952A72"/>
-    <w:rsid w:val="0095595D"/>
     <w:rsid w:val="00955FBB"/>
-    <w:rsid w:val="009561FF"/>
     <w:rsid w:val="00956692"/>
     <w:rsid w:val="00957DF4"/>
+    <w:rsid w:val="00960C1E"/>
     <w:rsid w:val="00960E2D"/>
-    <w:rsid w:val="00961819"/>
-    <w:rsid w:val="00962A11"/>
+    <w:rsid w:val="00961036"/>
+    <w:rsid w:val="00962215"/>
+    <w:rsid w:val="009623C7"/>
     <w:rsid w:val="00964535"/>
-    <w:rsid w:val="00964B86"/>
+    <w:rsid w:val="00966717"/>
+    <w:rsid w:val="009672A3"/>
+    <w:rsid w:val="00967B27"/>
+    <w:rsid w:val="00967B39"/>
     <w:rsid w:val="009704E5"/>
     <w:rsid w:val="009707C5"/>
-    <w:rsid w:val="00970FEC"/>
+    <w:rsid w:val="00970E29"/>
+    <w:rsid w:val="00972F5C"/>
+    <w:rsid w:val="00972FCE"/>
     <w:rsid w:val="009735E6"/>
+    <w:rsid w:val="0097365F"/>
     <w:rsid w:val="00973B58"/>
     <w:rsid w:val="00973DB7"/>
-    <w:rsid w:val="0097446A"/>
-    <w:rsid w:val="009744BE"/>
     <w:rsid w:val="009745FE"/>
     <w:rsid w:val="00975B3E"/>
     <w:rsid w:val="00975EE0"/>
-    <w:rsid w:val="009770D8"/>
-    <w:rsid w:val="00981140"/>
+    <w:rsid w:val="00976110"/>
+    <w:rsid w:val="00977A94"/>
     <w:rsid w:val="009813A9"/>
     <w:rsid w:val="009815CD"/>
+    <w:rsid w:val="009816AF"/>
+    <w:rsid w:val="0098193C"/>
     <w:rsid w:val="00981EAD"/>
     <w:rsid w:val="00981EBA"/>
     <w:rsid w:val="0098301A"/>
-    <w:rsid w:val="00983636"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0098508A"/>
+    <w:rsid w:val="00983E59"/>
+    <w:rsid w:val="00984DC8"/>
+    <w:rsid w:val="009852AA"/>
+    <w:rsid w:val="009852B1"/>
     <w:rsid w:val="0098781B"/>
-    <w:rsid w:val="00987A4E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00993A84"/>
+    <w:rsid w:val="0099006D"/>
+    <w:rsid w:val="00994972"/>
+    <w:rsid w:val="00994DDF"/>
     <w:rsid w:val="00994EB9"/>
     <w:rsid w:val="00995920"/>
+    <w:rsid w:val="00995FE2"/>
     <w:rsid w:val="00996B5E"/>
+    <w:rsid w:val="00996E99"/>
+    <w:rsid w:val="00996F71"/>
+    <w:rsid w:val="009978A4"/>
+    <w:rsid w:val="009A2576"/>
     <w:rsid w:val="009A2FD9"/>
-    <w:rsid w:val="009A34F3"/>
+    <w:rsid w:val="009A300E"/>
     <w:rsid w:val="009A38B6"/>
-    <w:rsid w:val="009B16EE"/>
+    <w:rsid w:val="009A59F3"/>
+    <w:rsid w:val="009A63B9"/>
+    <w:rsid w:val="009A68A0"/>
     <w:rsid w:val="009B202B"/>
+    <w:rsid w:val="009B30B6"/>
+    <w:rsid w:val="009B3B58"/>
     <w:rsid w:val="009B3C01"/>
     <w:rsid w:val="009B42BB"/>
-    <w:rsid w:val="009B438C"/>
+    <w:rsid w:val="009B4623"/>
+    <w:rsid w:val="009B4A40"/>
+    <w:rsid w:val="009B5248"/>
     <w:rsid w:val="009B5E8F"/>
+    <w:rsid w:val="009B68BF"/>
     <w:rsid w:val="009B6C74"/>
     <w:rsid w:val="009B73F1"/>
-    <w:rsid w:val="009B7482"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C59A7"/>
+    <w:rsid w:val="009B7BF3"/>
+    <w:rsid w:val="009C0F54"/>
+    <w:rsid w:val="009C2327"/>
+    <w:rsid w:val="009C34FD"/>
+    <w:rsid w:val="009C5181"/>
     <w:rsid w:val="009C6626"/>
     <w:rsid w:val="009C72D3"/>
+    <w:rsid w:val="009C7430"/>
+    <w:rsid w:val="009D045B"/>
     <w:rsid w:val="009D05DF"/>
     <w:rsid w:val="009D1AE9"/>
-    <w:rsid w:val="009D2023"/>
     <w:rsid w:val="009D2206"/>
     <w:rsid w:val="009D325B"/>
     <w:rsid w:val="009D36DA"/>
+    <w:rsid w:val="009D3BAC"/>
+    <w:rsid w:val="009D3C8E"/>
+    <w:rsid w:val="009D4FE9"/>
     <w:rsid w:val="009D594F"/>
     <w:rsid w:val="009D624F"/>
     <w:rsid w:val="009D694A"/>
-    <w:rsid w:val="009D73BD"/>
     <w:rsid w:val="009E0C7F"/>
     <w:rsid w:val="009E1997"/>
-    <w:rsid w:val="009E2AEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E3EEF"/>
+    <w:rsid w:val="009E1CE8"/>
+    <w:rsid w:val="009E3539"/>
     <w:rsid w:val="009E4092"/>
-    <w:rsid w:val="009E443D"/>
-    <w:rsid w:val="009E5337"/>
+    <w:rsid w:val="009E4956"/>
     <w:rsid w:val="009E65DD"/>
+    <w:rsid w:val="009F1D78"/>
+    <w:rsid w:val="009F2698"/>
+    <w:rsid w:val="009F2716"/>
     <w:rsid w:val="009F2DBE"/>
+    <w:rsid w:val="009F360C"/>
     <w:rsid w:val="009F3CD6"/>
-    <w:rsid w:val="009F4E9D"/>
-    <w:rsid w:val="009F5408"/>
+    <w:rsid w:val="009F3D34"/>
+    <w:rsid w:val="009F4D80"/>
+    <w:rsid w:val="009F4FB2"/>
+    <w:rsid w:val="009F5289"/>
     <w:rsid w:val="009F5514"/>
-    <w:rsid w:val="009F6191"/>
     <w:rsid w:val="009F665C"/>
-    <w:rsid w:val="009F66A0"/>
-    <w:rsid w:val="00A00D72"/>
+    <w:rsid w:val="009F7ECF"/>
+    <w:rsid w:val="00A0023F"/>
     <w:rsid w:val="00A015E5"/>
-    <w:rsid w:val="00A02632"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A10D55"/>
+    <w:rsid w:val="00A01D56"/>
+    <w:rsid w:val="00A040C3"/>
+    <w:rsid w:val="00A042C1"/>
+    <w:rsid w:val="00A048BC"/>
+    <w:rsid w:val="00A06651"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A10DCB"/>
+    <w:rsid w:val="00A11AAE"/>
+    <w:rsid w:val="00A11F5B"/>
+    <w:rsid w:val="00A12814"/>
+    <w:rsid w:val="00A12E1E"/>
+    <w:rsid w:val="00A12FDA"/>
     <w:rsid w:val="00A13688"/>
-    <w:rsid w:val="00A13C1E"/>
-    <w:rsid w:val="00A15540"/>
+    <w:rsid w:val="00A1423C"/>
+    <w:rsid w:val="00A14908"/>
+    <w:rsid w:val="00A14B51"/>
+    <w:rsid w:val="00A16052"/>
+    <w:rsid w:val="00A17475"/>
+    <w:rsid w:val="00A20C39"/>
     <w:rsid w:val="00A2102A"/>
     <w:rsid w:val="00A21160"/>
+    <w:rsid w:val="00A2168A"/>
+    <w:rsid w:val="00A216AA"/>
     <w:rsid w:val="00A2183E"/>
-    <w:rsid w:val="00A22DA9"/>
-    <w:rsid w:val="00A2474F"/>
+    <w:rsid w:val="00A21F4C"/>
+    <w:rsid w:val="00A2308A"/>
+    <w:rsid w:val="00A236E1"/>
+    <w:rsid w:val="00A241C8"/>
     <w:rsid w:val="00A253DC"/>
-    <w:rsid w:val="00A25B2D"/>
     <w:rsid w:val="00A25BCB"/>
     <w:rsid w:val="00A265CE"/>
+    <w:rsid w:val="00A27932"/>
     <w:rsid w:val="00A30A91"/>
-    <w:rsid w:val="00A31495"/>
-    <w:rsid w:val="00A31D5B"/>
+    <w:rsid w:val="00A3103C"/>
     <w:rsid w:val="00A3295F"/>
-    <w:rsid w:val="00A33CA3"/>
+    <w:rsid w:val="00A32FCA"/>
     <w:rsid w:val="00A33D1E"/>
+    <w:rsid w:val="00A34C6F"/>
     <w:rsid w:val="00A34D46"/>
+    <w:rsid w:val="00A35654"/>
     <w:rsid w:val="00A369A6"/>
-    <w:rsid w:val="00A37571"/>
+    <w:rsid w:val="00A36D82"/>
+    <w:rsid w:val="00A373F4"/>
+    <w:rsid w:val="00A37B44"/>
     <w:rsid w:val="00A40368"/>
-    <w:rsid w:val="00A4091F"/>
     <w:rsid w:val="00A40B7C"/>
     <w:rsid w:val="00A42A24"/>
     <w:rsid w:val="00A42C4C"/>
-    <w:rsid w:val="00A435B6"/>
     <w:rsid w:val="00A43EB7"/>
     <w:rsid w:val="00A44FDC"/>
-    <w:rsid w:val="00A45773"/>
+    <w:rsid w:val="00A44FEF"/>
     <w:rsid w:val="00A45FEF"/>
     <w:rsid w:val="00A464AC"/>
+    <w:rsid w:val="00A472D6"/>
+    <w:rsid w:val="00A47A34"/>
     <w:rsid w:val="00A5008B"/>
-    <w:rsid w:val="00A5029B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A50F5E"/>
+    <w:rsid w:val="00A5112F"/>
+    <w:rsid w:val="00A516FD"/>
     <w:rsid w:val="00A5173B"/>
+    <w:rsid w:val="00A51B24"/>
+    <w:rsid w:val="00A52A81"/>
+    <w:rsid w:val="00A53367"/>
     <w:rsid w:val="00A56195"/>
     <w:rsid w:val="00A56364"/>
-    <w:rsid w:val="00A571D0"/>
-    <w:rsid w:val="00A6000E"/>
     <w:rsid w:val="00A60422"/>
-    <w:rsid w:val="00A628FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A700D5"/>
+    <w:rsid w:val="00A618EF"/>
+    <w:rsid w:val="00A62856"/>
+    <w:rsid w:val="00A64045"/>
+    <w:rsid w:val="00A640E4"/>
+    <w:rsid w:val="00A64DFC"/>
+    <w:rsid w:val="00A6622C"/>
+    <w:rsid w:val="00A67456"/>
+    <w:rsid w:val="00A7110F"/>
+    <w:rsid w:val="00A7114C"/>
+    <w:rsid w:val="00A72EB5"/>
     <w:rsid w:val="00A7382F"/>
+    <w:rsid w:val="00A73B8C"/>
+    <w:rsid w:val="00A74286"/>
+    <w:rsid w:val="00A74CD2"/>
+    <w:rsid w:val="00A74DE5"/>
     <w:rsid w:val="00A75277"/>
     <w:rsid w:val="00A752FE"/>
-    <w:rsid w:val="00A76244"/>
-    <w:rsid w:val="00A82A6F"/>
+    <w:rsid w:val="00A779DC"/>
+    <w:rsid w:val="00A810AB"/>
+    <w:rsid w:val="00A812B5"/>
+    <w:rsid w:val="00A818E2"/>
     <w:rsid w:val="00A82FE0"/>
+    <w:rsid w:val="00A837B1"/>
+    <w:rsid w:val="00A83A72"/>
+    <w:rsid w:val="00A83F37"/>
     <w:rsid w:val="00A8431B"/>
     <w:rsid w:val="00A8482E"/>
+    <w:rsid w:val="00A84C96"/>
     <w:rsid w:val="00A84F27"/>
+    <w:rsid w:val="00A86D92"/>
+    <w:rsid w:val="00A86DF5"/>
+    <w:rsid w:val="00A87560"/>
+    <w:rsid w:val="00A90D09"/>
     <w:rsid w:val="00A91ABA"/>
-    <w:rsid w:val="00A91B91"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A948F1"/>
+    <w:rsid w:val="00A91BE5"/>
+    <w:rsid w:val="00A920A8"/>
+    <w:rsid w:val="00A94A83"/>
+    <w:rsid w:val="00A95275"/>
     <w:rsid w:val="00A9535D"/>
+    <w:rsid w:val="00A97002"/>
+    <w:rsid w:val="00A97531"/>
     <w:rsid w:val="00A97A29"/>
     <w:rsid w:val="00A97EE2"/>
     <w:rsid w:val="00AA0A98"/>
+    <w:rsid w:val="00AA1525"/>
+    <w:rsid w:val="00AA1F2C"/>
     <w:rsid w:val="00AA2025"/>
-    <w:rsid w:val="00AA2359"/>
-    <w:rsid w:val="00AA25B2"/>
+    <w:rsid w:val="00AA2334"/>
+    <w:rsid w:val="00AA2506"/>
+    <w:rsid w:val="00AA27DA"/>
+    <w:rsid w:val="00AA3328"/>
+    <w:rsid w:val="00AA471D"/>
+    <w:rsid w:val="00AA4EF1"/>
+    <w:rsid w:val="00AA581F"/>
+    <w:rsid w:val="00AA598D"/>
     <w:rsid w:val="00AA5AE7"/>
     <w:rsid w:val="00AA7092"/>
     <w:rsid w:val="00AA78DC"/>
+    <w:rsid w:val="00AB041C"/>
     <w:rsid w:val="00AB1270"/>
-    <w:rsid w:val="00AB2997"/>
-    <w:rsid w:val="00AB3391"/>
+    <w:rsid w:val="00AB199C"/>
+    <w:rsid w:val="00AB1FA3"/>
+    <w:rsid w:val="00AB52DB"/>
+    <w:rsid w:val="00AB534B"/>
     <w:rsid w:val="00AB664E"/>
-    <w:rsid w:val="00AB69A9"/>
     <w:rsid w:val="00AB7948"/>
+    <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7E17"/>
     <w:rsid w:val="00AC039F"/>
-    <w:rsid w:val="00AC0F87"/>
+    <w:rsid w:val="00AC41B5"/>
+    <w:rsid w:val="00AC5877"/>
+    <w:rsid w:val="00AC6469"/>
     <w:rsid w:val="00AC679B"/>
-    <w:rsid w:val="00AD196F"/>
+    <w:rsid w:val="00AC70D9"/>
+    <w:rsid w:val="00AD134F"/>
+    <w:rsid w:val="00AD287A"/>
     <w:rsid w:val="00AD4328"/>
+    <w:rsid w:val="00AD44F6"/>
     <w:rsid w:val="00AD6239"/>
     <w:rsid w:val="00AD6388"/>
+    <w:rsid w:val="00AD75A9"/>
+    <w:rsid w:val="00AD777E"/>
+    <w:rsid w:val="00AD7D57"/>
     <w:rsid w:val="00AD7E03"/>
+    <w:rsid w:val="00AD7F25"/>
+    <w:rsid w:val="00AE224C"/>
     <w:rsid w:val="00AE3650"/>
-    <w:rsid w:val="00AE4035"/>
+    <w:rsid w:val="00AE3AC5"/>
+    <w:rsid w:val="00AE47C7"/>
     <w:rsid w:val="00AE4853"/>
-    <w:rsid w:val="00AE4C2D"/>
+    <w:rsid w:val="00AE49F8"/>
+    <w:rsid w:val="00AE5B27"/>
     <w:rsid w:val="00AE6801"/>
-    <w:rsid w:val="00AE6CD7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF087F"/>
+    <w:rsid w:val="00AE6E53"/>
+    <w:rsid w:val="00AE6EDD"/>
     <w:rsid w:val="00AF0EAF"/>
     <w:rsid w:val="00AF1352"/>
+    <w:rsid w:val="00AF1CA3"/>
     <w:rsid w:val="00AF1CEF"/>
-    <w:rsid w:val="00AF2C54"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF5C86"/>
+    <w:rsid w:val="00AF26F7"/>
+    <w:rsid w:val="00AF5886"/>
+    <w:rsid w:val="00AF67B4"/>
+    <w:rsid w:val="00AF6B65"/>
     <w:rsid w:val="00AF738F"/>
-    <w:rsid w:val="00AF73CE"/>
-    <w:rsid w:val="00B012F2"/>
+    <w:rsid w:val="00B01222"/>
     <w:rsid w:val="00B0187F"/>
-    <w:rsid w:val="00B034C6"/>
+    <w:rsid w:val="00B0357F"/>
+    <w:rsid w:val="00B03E07"/>
     <w:rsid w:val="00B041F4"/>
+    <w:rsid w:val="00B047A5"/>
     <w:rsid w:val="00B04BD3"/>
-    <w:rsid w:val="00B050BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B05CFD"/>
     <w:rsid w:val="00B070CE"/>
+    <w:rsid w:val="00B076F6"/>
+    <w:rsid w:val="00B11192"/>
+    <w:rsid w:val="00B12193"/>
     <w:rsid w:val="00B1267E"/>
+    <w:rsid w:val="00B12832"/>
     <w:rsid w:val="00B128B5"/>
     <w:rsid w:val="00B1307E"/>
-    <w:rsid w:val="00B13B33"/>
+    <w:rsid w:val="00B13CF4"/>
     <w:rsid w:val="00B14EA7"/>
-    <w:rsid w:val="00B159D0"/>
     <w:rsid w:val="00B16275"/>
-    <w:rsid w:val="00B2028B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B20AB7"/>
+    <w:rsid w:val="00B165CE"/>
     <w:rsid w:val="00B21369"/>
-    <w:rsid w:val="00B24FBE"/>
+    <w:rsid w:val="00B22721"/>
+    <w:rsid w:val="00B2409C"/>
+    <w:rsid w:val="00B24184"/>
+    <w:rsid w:val="00B24C9B"/>
+    <w:rsid w:val="00B254C6"/>
     <w:rsid w:val="00B25B82"/>
     <w:rsid w:val="00B26F08"/>
-    <w:rsid w:val="00B327EA"/>
     <w:rsid w:val="00B33732"/>
     <w:rsid w:val="00B33834"/>
-    <w:rsid w:val="00B362BB"/>
+    <w:rsid w:val="00B33D58"/>
+    <w:rsid w:val="00B357D4"/>
+    <w:rsid w:val="00B36132"/>
     <w:rsid w:val="00B366A0"/>
+    <w:rsid w:val="00B376C0"/>
+    <w:rsid w:val="00B403DC"/>
+    <w:rsid w:val="00B40620"/>
+    <w:rsid w:val="00B40C82"/>
     <w:rsid w:val="00B42F80"/>
-    <w:rsid w:val="00B42FD8"/>
+    <w:rsid w:val="00B4451A"/>
+    <w:rsid w:val="00B44F9B"/>
     <w:rsid w:val="00B458D2"/>
-    <w:rsid w:val="00B50652"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B56DFA"/>
+    <w:rsid w:val="00B477AA"/>
+    <w:rsid w:val="00B47E81"/>
+    <w:rsid w:val="00B5040D"/>
+    <w:rsid w:val="00B511B1"/>
+    <w:rsid w:val="00B511C4"/>
+    <w:rsid w:val="00B51A91"/>
+    <w:rsid w:val="00B539A8"/>
+    <w:rsid w:val="00B53D88"/>
+    <w:rsid w:val="00B53EB1"/>
+    <w:rsid w:val="00B554D3"/>
+    <w:rsid w:val="00B56174"/>
     <w:rsid w:val="00B57E44"/>
-    <w:rsid w:val="00B619B2"/>
+    <w:rsid w:val="00B60981"/>
+    <w:rsid w:val="00B60B2D"/>
+    <w:rsid w:val="00B6174C"/>
+    <w:rsid w:val="00B6238A"/>
+    <w:rsid w:val="00B627F4"/>
     <w:rsid w:val="00B62912"/>
-    <w:rsid w:val="00B641F2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B7196B"/>
+    <w:rsid w:val="00B62AD5"/>
+    <w:rsid w:val="00B65B37"/>
+    <w:rsid w:val="00B72325"/>
     <w:rsid w:val="00B72880"/>
-    <w:rsid w:val="00B73125"/>
+    <w:rsid w:val="00B73637"/>
     <w:rsid w:val="00B73A57"/>
-    <w:rsid w:val="00B76B8A"/>
-    <w:rsid w:val="00B772DB"/>
+    <w:rsid w:val="00B76C4A"/>
     <w:rsid w:val="00B77597"/>
     <w:rsid w:val="00B775A7"/>
+    <w:rsid w:val="00B803A2"/>
     <w:rsid w:val="00B80D86"/>
     <w:rsid w:val="00B8119C"/>
-    <w:rsid w:val="00B8124F"/>
-    <w:rsid w:val="00B821C6"/>
     <w:rsid w:val="00B835EA"/>
     <w:rsid w:val="00B839C8"/>
-    <w:rsid w:val="00B84730"/>
-    <w:rsid w:val="00B85C17"/>
     <w:rsid w:val="00B86009"/>
-    <w:rsid w:val="00B86BFE"/>
+    <w:rsid w:val="00B87131"/>
     <w:rsid w:val="00B87DD9"/>
-    <w:rsid w:val="00B90DAF"/>
     <w:rsid w:val="00B92720"/>
-    <w:rsid w:val="00B945D5"/>
-    <w:rsid w:val="00BA0681"/>
+    <w:rsid w:val="00B92AD3"/>
+    <w:rsid w:val="00B94010"/>
+    <w:rsid w:val="00B94097"/>
+    <w:rsid w:val="00B95335"/>
+    <w:rsid w:val="00B96275"/>
+    <w:rsid w:val="00B9631C"/>
+    <w:rsid w:val="00B97B96"/>
+    <w:rsid w:val="00BA01E3"/>
+    <w:rsid w:val="00BA06B2"/>
+    <w:rsid w:val="00BA075F"/>
     <w:rsid w:val="00BA0926"/>
+    <w:rsid w:val="00BA0C46"/>
     <w:rsid w:val="00BA19EA"/>
-    <w:rsid w:val="00BA36AB"/>
+    <w:rsid w:val="00BA225A"/>
+    <w:rsid w:val="00BA2F73"/>
+    <w:rsid w:val="00BA329C"/>
     <w:rsid w:val="00BA38CD"/>
-    <w:rsid w:val="00BA679D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB0EE5"/>
+    <w:rsid w:val="00BA3E6D"/>
+    <w:rsid w:val="00BA48F6"/>
+    <w:rsid w:val="00BA54F5"/>
+    <w:rsid w:val="00BA60B8"/>
+    <w:rsid w:val="00BA61B0"/>
+    <w:rsid w:val="00BA749B"/>
+    <w:rsid w:val="00BA7672"/>
+    <w:rsid w:val="00BA7C08"/>
+    <w:rsid w:val="00BA7FA9"/>
+    <w:rsid w:val="00BB14A0"/>
+    <w:rsid w:val="00BB151C"/>
     <w:rsid w:val="00BB1A88"/>
     <w:rsid w:val="00BB1B23"/>
+    <w:rsid w:val="00BB1F27"/>
     <w:rsid w:val="00BB30AB"/>
+    <w:rsid w:val="00BB461B"/>
+    <w:rsid w:val="00BB486E"/>
+    <w:rsid w:val="00BB5FED"/>
     <w:rsid w:val="00BB62A9"/>
     <w:rsid w:val="00BB7CA0"/>
-    <w:rsid w:val="00BC059D"/>
-    <w:rsid w:val="00BC0ABA"/>
+    <w:rsid w:val="00BC044D"/>
+    <w:rsid w:val="00BC0A4E"/>
+    <w:rsid w:val="00BC123D"/>
     <w:rsid w:val="00BC14C9"/>
+    <w:rsid w:val="00BC1E01"/>
+    <w:rsid w:val="00BC3EDC"/>
+    <w:rsid w:val="00BC4CBA"/>
+    <w:rsid w:val="00BC5902"/>
     <w:rsid w:val="00BC5D8D"/>
     <w:rsid w:val="00BC6403"/>
+    <w:rsid w:val="00BC7AF1"/>
+    <w:rsid w:val="00BC7F2C"/>
     <w:rsid w:val="00BD030B"/>
-    <w:rsid w:val="00BD05C4"/>
     <w:rsid w:val="00BD0F4E"/>
+    <w:rsid w:val="00BD0F79"/>
+    <w:rsid w:val="00BD2329"/>
     <w:rsid w:val="00BD2469"/>
+    <w:rsid w:val="00BD2809"/>
     <w:rsid w:val="00BD3554"/>
+    <w:rsid w:val="00BD3719"/>
     <w:rsid w:val="00BD3C18"/>
-    <w:rsid w:val="00BD3DAB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE223A"/>
+    <w:rsid w:val="00BD430D"/>
+    <w:rsid w:val="00BD4EF8"/>
+    <w:rsid w:val="00BD4FFF"/>
+    <w:rsid w:val="00BD5325"/>
+    <w:rsid w:val="00BD6424"/>
+    <w:rsid w:val="00BD7B4D"/>
+    <w:rsid w:val="00BE11A5"/>
+    <w:rsid w:val="00BE1A18"/>
+    <w:rsid w:val="00BE1DCB"/>
+    <w:rsid w:val="00BE2DEC"/>
     <w:rsid w:val="00BE42B5"/>
     <w:rsid w:val="00BE4709"/>
-    <w:rsid w:val="00BE56E7"/>
-    <w:rsid w:val="00BE7F33"/>
+    <w:rsid w:val="00BE4C2D"/>
+    <w:rsid w:val="00BE5737"/>
+    <w:rsid w:val="00BE615D"/>
+    <w:rsid w:val="00BE6A94"/>
+    <w:rsid w:val="00BE6DE0"/>
+    <w:rsid w:val="00BF06D9"/>
+    <w:rsid w:val="00BF0A87"/>
     <w:rsid w:val="00BF1407"/>
+    <w:rsid w:val="00BF162C"/>
+    <w:rsid w:val="00BF1830"/>
+    <w:rsid w:val="00BF1E89"/>
+    <w:rsid w:val="00BF25A0"/>
     <w:rsid w:val="00BF2649"/>
-    <w:rsid w:val="00BF3949"/>
-    <w:rsid w:val="00BF7A75"/>
+    <w:rsid w:val="00BF2D1A"/>
+    <w:rsid w:val="00BF633C"/>
+    <w:rsid w:val="00BF7A8C"/>
+    <w:rsid w:val="00BF7D3F"/>
+    <w:rsid w:val="00C004C8"/>
+    <w:rsid w:val="00C0297C"/>
     <w:rsid w:val="00C029B2"/>
+    <w:rsid w:val="00C032A8"/>
+    <w:rsid w:val="00C03BB9"/>
+    <w:rsid w:val="00C04487"/>
     <w:rsid w:val="00C04F43"/>
-    <w:rsid w:val="00C053CE"/>
     <w:rsid w:val="00C05B04"/>
-    <w:rsid w:val="00C0607D"/>
-    <w:rsid w:val="00C07669"/>
     <w:rsid w:val="00C10594"/>
+    <w:rsid w:val="00C106B0"/>
     <w:rsid w:val="00C11FA2"/>
-    <w:rsid w:val="00C16B14"/>
-    <w:rsid w:val="00C16C07"/>
+    <w:rsid w:val="00C12867"/>
+    <w:rsid w:val="00C12AAF"/>
+    <w:rsid w:val="00C13610"/>
+    <w:rsid w:val="00C14B7E"/>
+    <w:rsid w:val="00C14C1B"/>
+    <w:rsid w:val="00C15218"/>
+    <w:rsid w:val="00C15387"/>
     <w:rsid w:val="00C16DF1"/>
-    <w:rsid w:val="00C16DFE"/>
     <w:rsid w:val="00C17326"/>
-    <w:rsid w:val="00C20FD8"/>
+    <w:rsid w:val="00C21726"/>
+    <w:rsid w:val="00C21B95"/>
     <w:rsid w:val="00C22435"/>
-    <w:rsid w:val="00C23065"/>
+    <w:rsid w:val="00C22E4F"/>
+    <w:rsid w:val="00C23C1E"/>
     <w:rsid w:val="00C24966"/>
-    <w:rsid w:val="00C24AF0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C26A48"/>
+    <w:rsid w:val="00C24A4E"/>
+    <w:rsid w:val="00C25464"/>
+    <w:rsid w:val="00C26E07"/>
+    <w:rsid w:val="00C27666"/>
+    <w:rsid w:val="00C30691"/>
+    <w:rsid w:val="00C3083F"/>
     <w:rsid w:val="00C30CAB"/>
-    <w:rsid w:val="00C312A6"/>
-    <w:rsid w:val="00C33011"/>
+    <w:rsid w:val="00C317BD"/>
+    <w:rsid w:val="00C31F6E"/>
+    <w:rsid w:val="00C33684"/>
     <w:rsid w:val="00C340E1"/>
     <w:rsid w:val="00C35260"/>
-    <w:rsid w:val="00C36A01"/>
+    <w:rsid w:val="00C355D8"/>
+    <w:rsid w:val="00C36613"/>
+    <w:rsid w:val="00C36A1E"/>
+    <w:rsid w:val="00C3755F"/>
+    <w:rsid w:val="00C401DB"/>
     <w:rsid w:val="00C42AC6"/>
-    <w:rsid w:val="00C518C3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C565DB"/>
+    <w:rsid w:val="00C42CC5"/>
+    <w:rsid w:val="00C4359B"/>
+    <w:rsid w:val="00C44187"/>
+    <w:rsid w:val="00C453CA"/>
+    <w:rsid w:val="00C50251"/>
+    <w:rsid w:val="00C52410"/>
+    <w:rsid w:val="00C52D52"/>
+    <w:rsid w:val="00C52F79"/>
+    <w:rsid w:val="00C52FFB"/>
+    <w:rsid w:val="00C541DF"/>
+    <w:rsid w:val="00C55BB0"/>
+    <w:rsid w:val="00C563DA"/>
+    <w:rsid w:val="00C6058A"/>
     <w:rsid w:val="00C61D7F"/>
-    <w:rsid w:val="00C62B2C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00C80DA2"/>
+    <w:rsid w:val="00C644E8"/>
+    <w:rsid w:val="00C64F2A"/>
+    <w:rsid w:val="00C67F18"/>
+    <w:rsid w:val="00C70692"/>
+    <w:rsid w:val="00C709C9"/>
+    <w:rsid w:val="00C74624"/>
+    <w:rsid w:val="00C7467C"/>
+    <w:rsid w:val="00C7477A"/>
     <w:rsid w:val="00C82706"/>
-    <w:rsid w:val="00C82779"/>
     <w:rsid w:val="00C82A59"/>
-    <w:rsid w:val="00C84222"/>
+    <w:rsid w:val="00C82A62"/>
+    <w:rsid w:val="00C83B74"/>
     <w:rsid w:val="00C87016"/>
+    <w:rsid w:val="00C87017"/>
     <w:rsid w:val="00C8752A"/>
-    <w:rsid w:val="00C87F33"/>
-    <w:rsid w:val="00C9253C"/>
+    <w:rsid w:val="00C87C09"/>
+    <w:rsid w:val="00C90EC0"/>
+    <w:rsid w:val="00C91C6A"/>
     <w:rsid w:val="00C92F15"/>
     <w:rsid w:val="00C93119"/>
-    <w:rsid w:val="00C934A6"/>
     <w:rsid w:val="00C95248"/>
     <w:rsid w:val="00C95CB5"/>
     <w:rsid w:val="00C95E4E"/>
-    <w:rsid w:val="00C95E5D"/>
     <w:rsid w:val="00C95EDC"/>
     <w:rsid w:val="00C96108"/>
+    <w:rsid w:val="00C97029"/>
     <w:rsid w:val="00C9717D"/>
     <w:rsid w:val="00C97429"/>
     <w:rsid w:val="00CA0A36"/>
+    <w:rsid w:val="00CA0B80"/>
     <w:rsid w:val="00CA13B1"/>
-    <w:rsid w:val="00CA2D93"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CA5E80"/>
+    <w:rsid w:val="00CA2945"/>
+    <w:rsid w:val="00CA2DE9"/>
+    <w:rsid w:val="00CA2E69"/>
+    <w:rsid w:val="00CA302F"/>
+    <w:rsid w:val="00CA3B94"/>
+    <w:rsid w:val="00CA60AE"/>
     <w:rsid w:val="00CA6A76"/>
-    <w:rsid w:val="00CA6BD7"/>
-    <w:rsid w:val="00CA7260"/>
+    <w:rsid w:val="00CA7707"/>
     <w:rsid w:val="00CB0D81"/>
-    <w:rsid w:val="00CB12F4"/>
-    <w:rsid w:val="00CB2796"/>
+    <w:rsid w:val="00CB14C6"/>
     <w:rsid w:val="00CB2C07"/>
-    <w:rsid w:val="00CB2F38"/>
-    <w:rsid w:val="00CB360F"/>
     <w:rsid w:val="00CB399B"/>
-    <w:rsid w:val="00CB449D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC0037"/>
+    <w:rsid w:val="00CB5CC5"/>
+    <w:rsid w:val="00CB5D8C"/>
+    <w:rsid w:val="00CB6128"/>
+    <w:rsid w:val="00CB63E6"/>
+    <w:rsid w:val="00CB78CF"/>
+    <w:rsid w:val="00CB7F3D"/>
+    <w:rsid w:val="00CC1086"/>
+    <w:rsid w:val="00CC1A1D"/>
+    <w:rsid w:val="00CC1C33"/>
     <w:rsid w:val="00CC283E"/>
     <w:rsid w:val="00CC2DD1"/>
-    <w:rsid w:val="00CC2DE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC57ED"/>
+    <w:rsid w:val="00CC44E1"/>
+    <w:rsid w:val="00CC52F1"/>
     <w:rsid w:val="00CC59CB"/>
-    <w:rsid w:val="00CC5B08"/>
     <w:rsid w:val="00CC7632"/>
-    <w:rsid w:val="00CC77CB"/>
-    <w:rsid w:val="00CD06C1"/>
+    <w:rsid w:val="00CC792A"/>
     <w:rsid w:val="00CD1DF0"/>
     <w:rsid w:val="00CD24C7"/>
-    <w:rsid w:val="00CD2EBD"/>
+    <w:rsid w:val="00CD2FE3"/>
+    <w:rsid w:val="00CD3F8F"/>
     <w:rsid w:val="00CD4B5B"/>
+    <w:rsid w:val="00CD5893"/>
     <w:rsid w:val="00CD63BE"/>
-    <w:rsid w:val="00CD652A"/>
     <w:rsid w:val="00CD68B7"/>
     <w:rsid w:val="00CD7B3C"/>
-    <w:rsid w:val="00CD7D62"/>
     <w:rsid w:val="00CD7D80"/>
-    <w:rsid w:val="00CE054A"/>
+    <w:rsid w:val="00CD7E5D"/>
     <w:rsid w:val="00CE0E1C"/>
-    <w:rsid w:val="00CE27BB"/>
-    <w:rsid w:val="00CE3CBB"/>
+    <w:rsid w:val="00CE1B42"/>
     <w:rsid w:val="00CE5873"/>
-    <w:rsid w:val="00CE5A88"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CE77B3"/>
     <w:rsid w:val="00CF13F0"/>
-    <w:rsid w:val="00CF3AA1"/>
+    <w:rsid w:val="00CF14E7"/>
+    <w:rsid w:val="00CF3F9F"/>
     <w:rsid w:val="00CF57D1"/>
     <w:rsid w:val="00CF6310"/>
-    <w:rsid w:val="00CF72B5"/>
-    <w:rsid w:val="00CF7B06"/>
     <w:rsid w:val="00D0135E"/>
+    <w:rsid w:val="00D0163C"/>
     <w:rsid w:val="00D02360"/>
+    <w:rsid w:val="00D02D1B"/>
+    <w:rsid w:val="00D0431C"/>
     <w:rsid w:val="00D0446D"/>
-    <w:rsid w:val="00D05302"/>
-    <w:rsid w:val="00D05F77"/>
+    <w:rsid w:val="00D04DEE"/>
+    <w:rsid w:val="00D050E6"/>
     <w:rsid w:val="00D07407"/>
     <w:rsid w:val="00D07D6B"/>
+    <w:rsid w:val="00D1025E"/>
+    <w:rsid w:val="00D105A4"/>
+    <w:rsid w:val="00D10F62"/>
     <w:rsid w:val="00D111F9"/>
     <w:rsid w:val="00D125AA"/>
-    <w:rsid w:val="00D12733"/>
     <w:rsid w:val="00D14746"/>
     <w:rsid w:val="00D151B2"/>
-    <w:rsid w:val="00D1580B"/>
+    <w:rsid w:val="00D15DF7"/>
+    <w:rsid w:val="00D17B1D"/>
+    <w:rsid w:val="00D20D36"/>
+    <w:rsid w:val="00D223AB"/>
+    <w:rsid w:val="00D2280F"/>
     <w:rsid w:val="00D22E25"/>
+    <w:rsid w:val="00D232BB"/>
     <w:rsid w:val="00D23658"/>
     <w:rsid w:val="00D26858"/>
-    <w:rsid w:val="00D27B68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D32155"/>
+    <w:rsid w:val="00D27FF6"/>
+    <w:rsid w:val="00D31089"/>
+    <w:rsid w:val="00D31935"/>
     <w:rsid w:val="00D3279E"/>
-    <w:rsid w:val="00D32B71"/>
     <w:rsid w:val="00D337A8"/>
-    <w:rsid w:val="00D33AC9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D45974"/>
+    <w:rsid w:val="00D339E7"/>
+    <w:rsid w:val="00D353B6"/>
+    <w:rsid w:val="00D406B6"/>
+    <w:rsid w:val="00D412A4"/>
+    <w:rsid w:val="00D41EF1"/>
+    <w:rsid w:val="00D4305F"/>
+    <w:rsid w:val="00D440B2"/>
+    <w:rsid w:val="00D4437B"/>
+    <w:rsid w:val="00D44AD4"/>
+    <w:rsid w:val="00D45375"/>
+    <w:rsid w:val="00D4548E"/>
     <w:rsid w:val="00D46D9A"/>
-    <w:rsid w:val="00D46EEA"/>
     <w:rsid w:val="00D47A86"/>
     <w:rsid w:val="00D50962"/>
     <w:rsid w:val="00D50E02"/>
-    <w:rsid w:val="00D50F58"/>
+    <w:rsid w:val="00D51945"/>
     <w:rsid w:val="00D51A79"/>
     <w:rsid w:val="00D5234C"/>
+    <w:rsid w:val="00D53996"/>
+    <w:rsid w:val="00D53C0D"/>
     <w:rsid w:val="00D53DD9"/>
-    <w:rsid w:val="00D53FF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D55A86"/>
+    <w:rsid w:val="00D5506A"/>
+    <w:rsid w:val="00D558D4"/>
     <w:rsid w:val="00D568D5"/>
-    <w:rsid w:val="00D618DE"/>
+    <w:rsid w:val="00D56EC7"/>
+    <w:rsid w:val="00D61C52"/>
     <w:rsid w:val="00D621DB"/>
+    <w:rsid w:val="00D62EAF"/>
     <w:rsid w:val="00D636DA"/>
     <w:rsid w:val="00D63869"/>
     <w:rsid w:val="00D639C6"/>
-    <w:rsid w:val="00D63B64"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D65AB3"/>
     <w:rsid w:val="00D65B4D"/>
     <w:rsid w:val="00D65EE9"/>
     <w:rsid w:val="00D65FAE"/>
     <w:rsid w:val="00D66059"/>
-    <w:rsid w:val="00D672FF"/>
+    <w:rsid w:val="00D66254"/>
+    <w:rsid w:val="00D66A92"/>
+    <w:rsid w:val="00D672B7"/>
+    <w:rsid w:val="00D676A6"/>
     <w:rsid w:val="00D70818"/>
+    <w:rsid w:val="00D70FFB"/>
     <w:rsid w:val="00D71190"/>
     <w:rsid w:val="00D7136A"/>
-    <w:rsid w:val="00D71E5C"/>
+    <w:rsid w:val="00D71CE0"/>
     <w:rsid w:val="00D721AE"/>
+    <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72BDE"/>
     <w:rsid w:val="00D733A5"/>
-    <w:rsid w:val="00D738EF"/>
     <w:rsid w:val="00D74192"/>
     <w:rsid w:val="00D75577"/>
-    <w:rsid w:val="00D7716A"/>
+    <w:rsid w:val="00D75CE7"/>
     <w:rsid w:val="00D80814"/>
     <w:rsid w:val="00D81723"/>
-    <w:rsid w:val="00D844B2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D9133B"/>
+    <w:rsid w:val="00D8217D"/>
+    <w:rsid w:val="00D825C6"/>
+    <w:rsid w:val="00D82A4B"/>
+    <w:rsid w:val="00D83907"/>
+    <w:rsid w:val="00D84222"/>
+    <w:rsid w:val="00D84AC0"/>
+    <w:rsid w:val="00D85693"/>
+    <w:rsid w:val="00D86B02"/>
+    <w:rsid w:val="00D87332"/>
+    <w:rsid w:val="00D907AE"/>
+    <w:rsid w:val="00D90CB1"/>
     <w:rsid w:val="00D9157D"/>
-    <w:rsid w:val="00D91655"/>
-    <w:rsid w:val="00D96D8E"/>
+    <w:rsid w:val="00D92432"/>
+    <w:rsid w:val="00D930B8"/>
+    <w:rsid w:val="00D93747"/>
+    <w:rsid w:val="00D943C4"/>
+    <w:rsid w:val="00D94546"/>
+    <w:rsid w:val="00D962EA"/>
+    <w:rsid w:val="00D9647E"/>
+    <w:rsid w:val="00D96BBA"/>
     <w:rsid w:val="00D975BC"/>
     <w:rsid w:val="00D97E54"/>
     <w:rsid w:val="00DA034F"/>
+    <w:rsid w:val="00DA0719"/>
     <w:rsid w:val="00DA1500"/>
-    <w:rsid w:val="00DA2709"/>
+    <w:rsid w:val="00DA2EE4"/>
     <w:rsid w:val="00DA3582"/>
-    <w:rsid w:val="00DA4524"/>
+    <w:rsid w:val="00DA44F1"/>
+    <w:rsid w:val="00DA5769"/>
+    <w:rsid w:val="00DA59B1"/>
+    <w:rsid w:val="00DA6B0D"/>
+    <w:rsid w:val="00DB0259"/>
+    <w:rsid w:val="00DB07B7"/>
     <w:rsid w:val="00DB1161"/>
     <w:rsid w:val="00DB2061"/>
-    <w:rsid w:val="00DB4A89"/>
+    <w:rsid w:val="00DB31AB"/>
+    <w:rsid w:val="00DB3B2C"/>
+    <w:rsid w:val="00DB3E90"/>
+    <w:rsid w:val="00DB45FF"/>
     <w:rsid w:val="00DB618B"/>
-    <w:rsid w:val="00DB677F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB7427"/>
+    <w:rsid w:val="00DB6941"/>
+    <w:rsid w:val="00DB6A22"/>
+    <w:rsid w:val="00DB6B1B"/>
+    <w:rsid w:val="00DB74D1"/>
     <w:rsid w:val="00DB79FD"/>
+    <w:rsid w:val="00DB7C9F"/>
     <w:rsid w:val="00DC0303"/>
-    <w:rsid w:val="00DC03F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC5F9C"/>
+    <w:rsid w:val="00DC15D6"/>
     <w:rsid w:val="00DC6BB7"/>
     <w:rsid w:val="00DC7212"/>
-    <w:rsid w:val="00DC7EA4"/>
-    <w:rsid w:val="00DD05DF"/>
+    <w:rsid w:val="00DC7C2F"/>
+    <w:rsid w:val="00DD0EB9"/>
+    <w:rsid w:val="00DD100F"/>
     <w:rsid w:val="00DD10BA"/>
     <w:rsid w:val="00DD2A3A"/>
     <w:rsid w:val="00DD399E"/>
-    <w:rsid w:val="00DD4304"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD4833"/>
+    <w:rsid w:val="00DD3B2C"/>
+    <w:rsid w:val="00DD49F6"/>
     <w:rsid w:val="00DD49F9"/>
     <w:rsid w:val="00DD579C"/>
-    <w:rsid w:val="00DD6BCB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE45BC"/>
+    <w:rsid w:val="00DD57EA"/>
+    <w:rsid w:val="00DD619A"/>
+    <w:rsid w:val="00DD6585"/>
+    <w:rsid w:val="00DE080A"/>
+    <w:rsid w:val="00DE28AA"/>
+    <w:rsid w:val="00DE2D17"/>
+    <w:rsid w:val="00DE47B3"/>
     <w:rsid w:val="00DE4AD6"/>
+    <w:rsid w:val="00DE4C84"/>
+    <w:rsid w:val="00DE4FFC"/>
     <w:rsid w:val="00DE507C"/>
-    <w:rsid w:val="00DE5C53"/>
-    <w:rsid w:val="00DE6B90"/>
+    <w:rsid w:val="00DE5865"/>
     <w:rsid w:val="00DE6C1C"/>
-    <w:rsid w:val="00DF0A15"/>
+    <w:rsid w:val="00DE7D04"/>
     <w:rsid w:val="00DF0AAB"/>
     <w:rsid w:val="00DF12D7"/>
-    <w:rsid w:val="00DF1866"/>
+    <w:rsid w:val="00DF138A"/>
+    <w:rsid w:val="00DF2023"/>
+    <w:rsid w:val="00DF2B45"/>
+    <w:rsid w:val="00DF2CBB"/>
+    <w:rsid w:val="00DF341B"/>
     <w:rsid w:val="00DF3B5B"/>
     <w:rsid w:val="00DF405D"/>
     <w:rsid w:val="00DF6275"/>
+    <w:rsid w:val="00DF6567"/>
+    <w:rsid w:val="00DF6EBD"/>
+    <w:rsid w:val="00DF71C8"/>
     <w:rsid w:val="00DF76EB"/>
+    <w:rsid w:val="00DF7A02"/>
     <w:rsid w:val="00DF7C6D"/>
-    <w:rsid w:val="00E018BF"/>
+    <w:rsid w:val="00E00839"/>
+    <w:rsid w:val="00E01528"/>
     <w:rsid w:val="00E0213D"/>
-    <w:rsid w:val="00E02B0F"/>
+    <w:rsid w:val="00E04317"/>
+    <w:rsid w:val="00E043ED"/>
     <w:rsid w:val="00E04FEC"/>
+    <w:rsid w:val="00E0695F"/>
     <w:rsid w:val="00E10961"/>
-    <w:rsid w:val="00E10CB8"/>
+    <w:rsid w:val="00E10A94"/>
     <w:rsid w:val="00E10DA6"/>
     <w:rsid w:val="00E1161A"/>
-    <w:rsid w:val="00E143B9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E15E40"/>
+    <w:rsid w:val="00E134F2"/>
+    <w:rsid w:val="00E13B23"/>
+    <w:rsid w:val="00E13D5D"/>
+    <w:rsid w:val="00E1411A"/>
+    <w:rsid w:val="00E14E3A"/>
     <w:rsid w:val="00E15F22"/>
+    <w:rsid w:val="00E16007"/>
     <w:rsid w:val="00E16886"/>
     <w:rsid w:val="00E16CD5"/>
+    <w:rsid w:val="00E17518"/>
     <w:rsid w:val="00E200AF"/>
     <w:rsid w:val="00E20477"/>
     <w:rsid w:val="00E20C21"/>
     <w:rsid w:val="00E219C8"/>
-    <w:rsid w:val="00E23522"/>
     <w:rsid w:val="00E236DD"/>
-    <w:rsid w:val="00E23B94"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E25FE1"/>
     <w:rsid w:val="00E263F0"/>
+    <w:rsid w:val="00E2678C"/>
     <w:rsid w:val="00E272C2"/>
     <w:rsid w:val="00E27A71"/>
     <w:rsid w:val="00E306EA"/>
-    <w:rsid w:val="00E31CD0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E3420D"/>
+    <w:rsid w:val="00E31AE0"/>
+    <w:rsid w:val="00E32312"/>
+    <w:rsid w:val="00E336EB"/>
     <w:rsid w:val="00E3662B"/>
-    <w:rsid w:val="00E37E5A"/>
     <w:rsid w:val="00E401D2"/>
-    <w:rsid w:val="00E4116E"/>
+    <w:rsid w:val="00E41391"/>
+    <w:rsid w:val="00E4156B"/>
     <w:rsid w:val="00E420F3"/>
     <w:rsid w:val="00E42E3C"/>
-    <w:rsid w:val="00E443DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E44720"/>
+    <w:rsid w:val="00E43012"/>
+    <w:rsid w:val="00E445F6"/>
+    <w:rsid w:val="00E44A79"/>
     <w:rsid w:val="00E44FFD"/>
+    <w:rsid w:val="00E45229"/>
+    <w:rsid w:val="00E47A50"/>
+    <w:rsid w:val="00E47DC8"/>
     <w:rsid w:val="00E5039C"/>
+    <w:rsid w:val="00E515BC"/>
+    <w:rsid w:val="00E51C07"/>
     <w:rsid w:val="00E5218D"/>
-    <w:rsid w:val="00E524E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E54055"/>
+    <w:rsid w:val="00E5368B"/>
+    <w:rsid w:val="00E54255"/>
     <w:rsid w:val="00E54913"/>
-    <w:rsid w:val="00E55BB8"/>
+    <w:rsid w:val="00E5497E"/>
+    <w:rsid w:val="00E549D0"/>
+    <w:rsid w:val="00E54CB6"/>
+    <w:rsid w:val="00E55E89"/>
+    <w:rsid w:val="00E562E9"/>
+    <w:rsid w:val="00E56B7C"/>
     <w:rsid w:val="00E56CB4"/>
+    <w:rsid w:val="00E579BA"/>
+    <w:rsid w:val="00E6013A"/>
+    <w:rsid w:val="00E61AEB"/>
     <w:rsid w:val="00E620F4"/>
-    <w:rsid w:val="00E628BB"/>
     <w:rsid w:val="00E62C9D"/>
-    <w:rsid w:val="00E64D88"/>
     <w:rsid w:val="00E65702"/>
-    <w:rsid w:val="00E70C92"/>
+    <w:rsid w:val="00E65EC3"/>
+    <w:rsid w:val="00E65FA5"/>
+    <w:rsid w:val="00E65FE6"/>
+    <w:rsid w:val="00E66829"/>
     <w:rsid w:val="00E7106F"/>
+    <w:rsid w:val="00E711DF"/>
+    <w:rsid w:val="00E7152D"/>
+    <w:rsid w:val="00E71AE3"/>
+    <w:rsid w:val="00E71CA3"/>
     <w:rsid w:val="00E72BB1"/>
     <w:rsid w:val="00E72C52"/>
     <w:rsid w:val="00E72F11"/>
+    <w:rsid w:val="00E73448"/>
+    <w:rsid w:val="00E7391A"/>
     <w:rsid w:val="00E73A4D"/>
     <w:rsid w:val="00E7425D"/>
     <w:rsid w:val="00E74427"/>
     <w:rsid w:val="00E75EDD"/>
-    <w:rsid w:val="00E7613C"/>
+    <w:rsid w:val="00E762CD"/>
+    <w:rsid w:val="00E76583"/>
     <w:rsid w:val="00E76C43"/>
+    <w:rsid w:val="00E76C6E"/>
     <w:rsid w:val="00E77C4C"/>
     <w:rsid w:val="00E77FDD"/>
-    <w:rsid w:val="00E8179F"/>
-    <w:rsid w:val="00E819EA"/>
+    <w:rsid w:val="00E80B91"/>
+    <w:rsid w:val="00E828D0"/>
     <w:rsid w:val="00E8388E"/>
-    <w:rsid w:val="00E85948"/>
+    <w:rsid w:val="00E83C96"/>
     <w:rsid w:val="00E87735"/>
-    <w:rsid w:val="00E9042C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E916CD"/>
+    <w:rsid w:val="00E901BB"/>
+    <w:rsid w:val="00E907F2"/>
+    <w:rsid w:val="00E91409"/>
+    <w:rsid w:val="00E9144C"/>
+    <w:rsid w:val="00E91A3E"/>
     <w:rsid w:val="00E9218C"/>
-    <w:rsid w:val="00E9295A"/>
-    <w:rsid w:val="00E9598F"/>
+    <w:rsid w:val="00E93691"/>
+    <w:rsid w:val="00E94AB9"/>
+    <w:rsid w:val="00E94F0D"/>
     <w:rsid w:val="00E95C81"/>
     <w:rsid w:val="00E95F24"/>
-    <w:rsid w:val="00E96DD1"/>
     <w:rsid w:val="00E96F5F"/>
-    <w:rsid w:val="00E97E5E"/>
+    <w:rsid w:val="00E97492"/>
+    <w:rsid w:val="00E979D5"/>
+    <w:rsid w:val="00E97F21"/>
+    <w:rsid w:val="00EA011C"/>
     <w:rsid w:val="00EA199E"/>
-    <w:rsid w:val="00EA3C72"/>
+    <w:rsid w:val="00EA245F"/>
     <w:rsid w:val="00EA47C5"/>
+    <w:rsid w:val="00EA556F"/>
+    <w:rsid w:val="00EA717E"/>
     <w:rsid w:val="00EA7B76"/>
-    <w:rsid w:val="00EB1EE3"/>
-    <w:rsid w:val="00EB26F1"/>
+    <w:rsid w:val="00EB00A1"/>
     <w:rsid w:val="00EB2906"/>
+    <w:rsid w:val="00EB2AA1"/>
+    <w:rsid w:val="00EB36B4"/>
+    <w:rsid w:val="00EB407E"/>
     <w:rsid w:val="00EB416C"/>
     <w:rsid w:val="00EB5750"/>
-    <w:rsid w:val="00EB5987"/>
+    <w:rsid w:val="00EB5BB6"/>
     <w:rsid w:val="00EB62FE"/>
-    <w:rsid w:val="00EB6344"/>
     <w:rsid w:val="00EB6AAA"/>
-    <w:rsid w:val="00EB7FC4"/>
     <w:rsid w:val="00EC0E29"/>
-    <w:rsid w:val="00EC0E2F"/>
+    <w:rsid w:val="00EC2250"/>
     <w:rsid w:val="00EC3831"/>
     <w:rsid w:val="00EC3E8A"/>
     <w:rsid w:val="00EC4018"/>
-    <w:rsid w:val="00EC4C2D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC7FC2"/>
+    <w:rsid w:val="00EC4AF7"/>
+    <w:rsid w:val="00EC6633"/>
+    <w:rsid w:val="00EC6FA8"/>
+    <w:rsid w:val="00EC7F56"/>
     <w:rsid w:val="00ED0068"/>
+    <w:rsid w:val="00ED1207"/>
+    <w:rsid w:val="00ED16E4"/>
+    <w:rsid w:val="00ED3A04"/>
+    <w:rsid w:val="00ED41C5"/>
     <w:rsid w:val="00ED430E"/>
-    <w:rsid w:val="00ED4C76"/>
     <w:rsid w:val="00ED5AEA"/>
+    <w:rsid w:val="00ED5D2E"/>
+    <w:rsid w:val="00ED6E6A"/>
+    <w:rsid w:val="00ED774F"/>
+    <w:rsid w:val="00EE007A"/>
     <w:rsid w:val="00EE0AA7"/>
-    <w:rsid w:val="00EE1B97"/>
+    <w:rsid w:val="00EE1CCC"/>
+    <w:rsid w:val="00EE22D4"/>
+    <w:rsid w:val="00EE36DF"/>
+    <w:rsid w:val="00EE37F1"/>
+    <w:rsid w:val="00EE3A66"/>
     <w:rsid w:val="00EE3B18"/>
+    <w:rsid w:val="00EE44EE"/>
     <w:rsid w:val="00EE47B8"/>
-    <w:rsid w:val="00EF1463"/>
-    <w:rsid w:val="00EF2C48"/>
+    <w:rsid w:val="00EE4CDF"/>
+    <w:rsid w:val="00EE4FEA"/>
+    <w:rsid w:val="00EE7112"/>
+    <w:rsid w:val="00EE7CD1"/>
+    <w:rsid w:val="00EF10D6"/>
+    <w:rsid w:val="00EF2866"/>
     <w:rsid w:val="00EF327A"/>
     <w:rsid w:val="00EF3550"/>
     <w:rsid w:val="00EF3B7E"/>
+    <w:rsid w:val="00EF3DF0"/>
     <w:rsid w:val="00EF44AB"/>
-    <w:rsid w:val="00EF44B0"/>
-    <w:rsid w:val="00EF4891"/>
+    <w:rsid w:val="00EF472C"/>
     <w:rsid w:val="00EF48BD"/>
-    <w:rsid w:val="00EF58C9"/>
-    <w:rsid w:val="00EF5A67"/>
+    <w:rsid w:val="00EF5973"/>
     <w:rsid w:val="00EF5B80"/>
     <w:rsid w:val="00EF5C44"/>
-    <w:rsid w:val="00EF5F3D"/>
+    <w:rsid w:val="00EF7122"/>
     <w:rsid w:val="00EF7421"/>
-    <w:rsid w:val="00EF750F"/>
     <w:rsid w:val="00EF7523"/>
     <w:rsid w:val="00EF7804"/>
-    <w:rsid w:val="00EF7AC3"/>
+    <w:rsid w:val="00EF786D"/>
     <w:rsid w:val="00EF7C2C"/>
-    <w:rsid w:val="00F00145"/>
-    <w:rsid w:val="00F03634"/>
+    <w:rsid w:val="00F0266D"/>
+    <w:rsid w:val="00F02D82"/>
+    <w:rsid w:val="00F02FFD"/>
+    <w:rsid w:val="00F045A5"/>
     <w:rsid w:val="00F0581A"/>
     <w:rsid w:val="00F06B34"/>
-    <w:rsid w:val="00F07E83"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F15467"/>
+    <w:rsid w:val="00F0730A"/>
+    <w:rsid w:val="00F07CFC"/>
+    <w:rsid w:val="00F10055"/>
+    <w:rsid w:val="00F152AE"/>
+    <w:rsid w:val="00F153D1"/>
     <w:rsid w:val="00F16C58"/>
     <w:rsid w:val="00F21166"/>
-    <w:rsid w:val="00F215A4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F239F8"/>
+    <w:rsid w:val="00F222D3"/>
     <w:rsid w:val="00F23E23"/>
+    <w:rsid w:val="00F24293"/>
+    <w:rsid w:val="00F24529"/>
     <w:rsid w:val="00F24602"/>
+    <w:rsid w:val="00F25295"/>
     <w:rsid w:val="00F26307"/>
+    <w:rsid w:val="00F26FBB"/>
     <w:rsid w:val="00F273F6"/>
-    <w:rsid w:val="00F27763"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F31639"/>
+    <w:rsid w:val="00F27D5A"/>
+    <w:rsid w:val="00F31139"/>
     <w:rsid w:val="00F31F75"/>
+    <w:rsid w:val="00F325B1"/>
     <w:rsid w:val="00F33010"/>
+    <w:rsid w:val="00F33198"/>
     <w:rsid w:val="00F33874"/>
-    <w:rsid w:val="00F33EE0"/>
-    <w:rsid w:val="00F34232"/>
+    <w:rsid w:val="00F344BF"/>
+    <w:rsid w:val="00F34857"/>
+    <w:rsid w:val="00F34C8F"/>
+    <w:rsid w:val="00F35044"/>
     <w:rsid w:val="00F353A6"/>
-    <w:rsid w:val="00F35870"/>
+    <w:rsid w:val="00F35881"/>
+    <w:rsid w:val="00F35A5B"/>
+    <w:rsid w:val="00F37A1E"/>
+    <w:rsid w:val="00F4071A"/>
+    <w:rsid w:val="00F40DBC"/>
+    <w:rsid w:val="00F4124D"/>
+    <w:rsid w:val="00F41F01"/>
+    <w:rsid w:val="00F43977"/>
     <w:rsid w:val="00F43C57"/>
     <w:rsid w:val="00F44A8E"/>
-    <w:rsid w:val="00F45A38"/>
+    <w:rsid w:val="00F45939"/>
+    <w:rsid w:val="00F45E29"/>
     <w:rsid w:val="00F474E0"/>
     <w:rsid w:val="00F5101A"/>
-    <w:rsid w:val="00F51391"/>
+    <w:rsid w:val="00F51FAD"/>
     <w:rsid w:val="00F5270A"/>
-    <w:rsid w:val="00F53FBF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F60084"/>
+    <w:rsid w:val="00F52A24"/>
+    <w:rsid w:val="00F52DB8"/>
+    <w:rsid w:val="00F5453D"/>
+    <w:rsid w:val="00F547E8"/>
+    <w:rsid w:val="00F56CDD"/>
+    <w:rsid w:val="00F600AE"/>
     <w:rsid w:val="00F6017C"/>
     <w:rsid w:val="00F60DD4"/>
     <w:rsid w:val="00F60E55"/>
-    <w:rsid w:val="00F6349F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F658BA"/>
+    <w:rsid w:val="00F60F22"/>
+    <w:rsid w:val="00F618CC"/>
+    <w:rsid w:val="00F61B4E"/>
+    <w:rsid w:val="00F61C58"/>
+    <w:rsid w:val="00F63529"/>
+    <w:rsid w:val="00F63DD9"/>
     <w:rsid w:val="00F7048F"/>
+    <w:rsid w:val="00F70C15"/>
     <w:rsid w:val="00F70D0E"/>
-    <w:rsid w:val="00F72C1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F7327F"/>
+    <w:rsid w:val="00F71527"/>
+    <w:rsid w:val="00F725EF"/>
     <w:rsid w:val="00F73787"/>
     <w:rsid w:val="00F739A9"/>
     <w:rsid w:val="00F73ACC"/>
-    <w:rsid w:val="00F74673"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F74E26"/>
+    <w:rsid w:val="00F7554D"/>
     <w:rsid w:val="00F75BE5"/>
+    <w:rsid w:val="00F761B1"/>
+    <w:rsid w:val="00F7762A"/>
     <w:rsid w:val="00F80D78"/>
-    <w:rsid w:val="00F81060"/>
-    <w:rsid w:val="00F81558"/>
+    <w:rsid w:val="00F8157C"/>
+    <w:rsid w:val="00F81E5B"/>
+    <w:rsid w:val="00F843EB"/>
     <w:rsid w:val="00F8506D"/>
     <w:rsid w:val="00F8556F"/>
     <w:rsid w:val="00F85FA8"/>
     <w:rsid w:val="00F8657F"/>
     <w:rsid w:val="00F86815"/>
+    <w:rsid w:val="00F86B59"/>
     <w:rsid w:val="00F86BA5"/>
-    <w:rsid w:val="00F8788F"/>
-    <w:rsid w:val="00F87A6D"/>
+    <w:rsid w:val="00F90F53"/>
+    <w:rsid w:val="00F91278"/>
+    <w:rsid w:val="00F926F1"/>
+    <w:rsid w:val="00F92993"/>
     <w:rsid w:val="00F92EA8"/>
     <w:rsid w:val="00F93369"/>
-    <w:rsid w:val="00F94CFB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F9640D"/>
+    <w:rsid w:val="00F94D0C"/>
+    <w:rsid w:val="00F95C68"/>
+    <w:rsid w:val="00F95E65"/>
+    <w:rsid w:val="00F963CF"/>
     <w:rsid w:val="00F9756F"/>
-    <w:rsid w:val="00FA01B1"/>
-    <w:rsid w:val="00FA27BD"/>
+    <w:rsid w:val="00F97B9C"/>
+    <w:rsid w:val="00FA035F"/>
+    <w:rsid w:val="00FA0906"/>
+    <w:rsid w:val="00FA10C5"/>
+    <w:rsid w:val="00FA225D"/>
     <w:rsid w:val="00FA39D5"/>
+    <w:rsid w:val="00FA3A2E"/>
     <w:rsid w:val="00FA42AD"/>
-    <w:rsid w:val="00FA6002"/>
+    <w:rsid w:val="00FA4651"/>
+    <w:rsid w:val="00FA5AFF"/>
     <w:rsid w:val="00FA6989"/>
-    <w:rsid w:val="00FB11BA"/>
+    <w:rsid w:val="00FB0BF3"/>
+    <w:rsid w:val="00FB15C2"/>
     <w:rsid w:val="00FB2D74"/>
+    <w:rsid w:val="00FB307C"/>
     <w:rsid w:val="00FB45D0"/>
-    <w:rsid w:val="00FB7246"/>
+    <w:rsid w:val="00FB5507"/>
+    <w:rsid w:val="00FB5BF0"/>
+    <w:rsid w:val="00FB6031"/>
+    <w:rsid w:val="00FB7BE3"/>
+    <w:rsid w:val="00FC077E"/>
+    <w:rsid w:val="00FC0DA8"/>
     <w:rsid w:val="00FC1508"/>
     <w:rsid w:val="00FC1A14"/>
-    <w:rsid w:val="00FC1A5A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC49C5"/>
+    <w:rsid w:val="00FC2C17"/>
+    <w:rsid w:val="00FC33B5"/>
     <w:rsid w:val="00FC72E9"/>
-    <w:rsid w:val="00FD1540"/>
+    <w:rsid w:val="00FD17DB"/>
     <w:rsid w:val="00FD2D1F"/>
     <w:rsid w:val="00FD38CD"/>
     <w:rsid w:val="00FD3A31"/>
+    <w:rsid w:val="00FD3F6A"/>
+    <w:rsid w:val="00FD3FEC"/>
     <w:rsid w:val="00FD4746"/>
-    <w:rsid w:val="00FD611B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD72AA"/>
+    <w:rsid w:val="00FD5C28"/>
+    <w:rsid w:val="00FD60AE"/>
+    <w:rsid w:val="00FD6C0E"/>
+    <w:rsid w:val="00FD6DD0"/>
     <w:rsid w:val="00FD7857"/>
+    <w:rsid w:val="00FE08A0"/>
+    <w:rsid w:val="00FE1A3B"/>
+    <w:rsid w:val="00FE1A3E"/>
+    <w:rsid w:val="00FE2F51"/>
+    <w:rsid w:val="00FE3619"/>
     <w:rsid w:val="00FE3DB8"/>
+    <w:rsid w:val="00FE4024"/>
     <w:rsid w:val="00FE423B"/>
     <w:rsid w:val="00FE46B3"/>
     <w:rsid w:val="00FE48FC"/>
     <w:rsid w:val="00FE565F"/>
-    <w:rsid w:val="00FE6CC1"/>
+    <w:rsid w:val="00FE640A"/>
     <w:rsid w:val="00FE7B9C"/>
+    <w:rsid w:val="00FE7BFD"/>
     <w:rsid w:val="00FE7FF6"/>
-    <w:rsid w:val="00FF1DD3"/>
-    <w:rsid w:val="00FF4395"/>
+    <w:rsid w:val="00FF06C0"/>
+    <w:rsid w:val="00FF0DE4"/>
+    <w:rsid w:val="00FF1767"/>
+    <w:rsid w:val="00FF20F3"/>
+    <w:rsid w:val="00FF3E1E"/>
     <w:rsid w:val="00FF4908"/>
     <w:rsid w:val="00FF4B3D"/>
-    <w:rsid w:val="00FF58BC"/>
+    <w:rsid w:val="00FF65DC"/>
     <w:rsid w:val="00FF6799"/>
-    <w:rsid w:val="00FF6E90"/>
-    <w:rsid w:val="00FF6EA4"/>
     <w:rsid w:val="00FF7519"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" spidmax="1026" v:ext="edit"/>
     <o:shapelayout xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" v:ext="edit">
       <o:idmap data="1" v:ext="edit"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{6573F7A3-C273-4E82-83C3-5612640FCC60}"/>
+  <w14:docId w14:val="20F5E103"/>
+  <w15:docId w15:val="{40A472DB-3B3B-4170-8E35-47948F5850F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24037,51 +12075,51 @@
     <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24104,51 +12142,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -24481,54 +12519,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="115" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
@@ -24571,138 +12605,229 @@
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
-    <w:name w:val="Document Map"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="432"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-    <w:name w:val="Document Map Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="DocumentMap"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:locked/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+      <w:ind w:right="0"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
-    <w:div w:id="1476336827">
-[...12 lines deleted...]
-    <w:div w:id="1519462631">
+    <w:div w:id="420956462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId8"></Relationship><Relationship Target="footer3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Id="rId13"></Relationship><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId3"></Relationship><Relationship Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Id="rId7"></Relationship><Relationship Target="header3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId12"></Relationship><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"></Relationship><Relationship Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId16"></Relationship><Relationship Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId1"></Relationship><Relationship Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId6"></Relationship><Relationship Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Id="rId11"></Relationship><Relationship Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5"></Relationship><Relationship Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId15"></Relationship><Relationship Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Id="rId10"></Relationship><Relationship Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId4"></Relationship><Relationship Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"></Relationship><Relationship Target="footer4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Id="rId14"></Relationship></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Id="rId8"></Relationship><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId3"></Relationship><Relationship Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Id="rId7"></Relationship><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"></Relationship><Relationship Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId1"></Relationship><Relationship Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId6"></Relationship><Relationship Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5"></Relationship><Relationship Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId10"></Relationship><Relationship Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId4"></Relationship><Relationship Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId9"></Relationship><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24952,81 +13077,78 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"></Relationship></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ns26:Sources xmlns:ns26="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD654E7B-A5C9-4E23-BD7D-7CE66BF88EE9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95C00533-219F-4B93-A018-2126A96529BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <properties:Template>Normal</properties:Template>
   <properties:Company>Microsoft</properties:Company>
-  <properties:Pages>25</properties:Pages>
-[...4 lines deleted...]
-  <properties:TotalTime>61</properties:TotalTime>
+  <properties:Pages>43</properties:Pages>
+  <properties:Words>6381</properties:Words>
+  <properties:Characters>36376</properties:Characters>
+  <properties:Lines>303</properties:Lines>
+  <properties:Paragraphs>85</properties:Paragraphs>
+  <properties:TotalTime>17</properties:TotalTime>
   <properties:ScaleCrop>false</properties:ScaleCrop>
   <properties:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </properties:HeadingPairs>
   <properties:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Here is some text  </vt:lpstr>
+      <vt:lpstr>Here is some text</vt:lpstr>
     </vt:vector>
   </properties:TitlesOfParts>
   <properties:LinksUpToDate>false</properties:LinksUpToDate>
-  <properties:CharactersWithSpaces>28872</properties:CharactersWithSpaces>
+  <properties:CharactersWithSpaces>42672</properties:CharactersWithSpaces>
   <properties:SharedDoc>false</properties:SharedDoc>
   <properties:HyperlinksChanged>false</properties:HyperlinksChanged>
   <properties:Application>docx4j</properties:Application>
   <properties:AppVersion>2.7.1</properties:AppVersion>
   <properties:DocSecurity>0</properties:DocSecurity>
 </properties:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/">
   <dcterms:created xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Rocio</dc:creator>
-  <dc:description/>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dc:subject/>
-  <dc:title>Here is some text  </dc:title>
+  <dc:title>Here is some text</dc:title>
 </cp:coreProperties>
 </file>